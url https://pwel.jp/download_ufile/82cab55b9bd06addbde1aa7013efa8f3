--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -12,102 +12,103 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\33_パワエレセミナー\99_年間計画\日程一覧\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B33198F8-404B-40A9-BFAB-782470E467AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5E045D6-5751-4A6F-ADDE-9C7B716FE6B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-27435" yWindow="-1125" windowWidth="26625" windowHeight="12765" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-27600" yWindow="-1275" windowWidth="25005" windowHeight="12330" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="セミナー_2026年度" sheetId="1" r:id="rId1"/>
     <sheet name="セミナー_2025年度" sheetId="2" r:id="rId2"/>
     <sheet name="セミナー_2024年度 " sheetId="3" r:id="rId3"/>
     <sheet name="セミナー_2023年度" sheetId="4" r:id="rId4"/>
     <sheet name="セミナー_2022年度" sheetId="5" r:id="rId5"/>
     <sheet name="演算用" sheetId="6" r:id="rId6"/>
     <sheet name="Sheet3" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">セミナー_2022年度!$B$1:$H$100</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">セミナー_2023年度!$B$1:$H$110</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'セミナー_2024年度 '!$B$7:$H$137</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">セミナー_2025年度!$A$9:$J$159</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">セミナー_2026年度!$A$7:$M$156</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">セミナー_2026年度!$A$8:$M$158</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">セミナー_2025年度!$A$1:$H$185</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">セミナー_2026年度!$A$1:$I$89</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">セミナー_2026年度!$A$1:$I$91</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B2" i="6" l="1"/>
+  <c r="C2" i="1" l="1"/>
+  <c r="B2" i="6"/>
   <c r="D3" i="6" s="1"/>
   <c r="D4" i="6" l="1"/>
   <c r="C3" i="6"/>
   <c r="C4" i="6" s="1"/>
   <c r="F4" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3234" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3240" uniqueCount="334">
   <si>
     <t>更新日</t>
   </si>
   <si>
     <t>更新履歴</t>
   </si>
   <si>
     <t>・講座を追加しました。
 2026/6/8　［１８3］1日でつかむ、組み込みマイコン基礎技術
 　　　　　　 ～マイコンによるアナログ・デジタル信号の取り扱い～</t>
   </si>
   <si>
     <t>・講座を追加しました。
 2026/8/7　［１８２］モータドライブ制御技術基礎コース
 　　　　　　　　　　 ～予備知識が無い方に向けた基礎講座～</t>
   </si>
   <si>
     <t>・新規講座を追加しました。
 2026/7/13　［１８８］デジタル電源向け dsPICによる 
 　　　　　　　　　　　 フルデジタル制御プログラミング</t>
   </si>
   <si>
     <t>開催日</t>
   </si>
   <si>
@@ -1162,66 +1163,84 @@
     <rPh sb="23" eb="24">
       <t>ザ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>［１５５］モータ振動騒音と低減対策（基礎編） ー 電磁・流体・機械の３領域から学ぶ実用講座 ー</t>
     <rPh sb="25" eb="27">
       <t>デンジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>［１１３］燃料電池技術　「知って得する基礎知識」</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>［１２４］DC-DCコンバータの徹底理解講座フォワード型）</t>
     <rPh sb="21" eb="22">
       <t>ザ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>新横浜</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>周辺技術</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>石浜</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１９０］はじめての回路シミュレータ入門 ～Scideamで学ぶパワエレ設計の第一歩～</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・新規講座を追加しました。
+2026/8/3　［１９０］はじめての回路シミュレータ入門 
+　　　　　　～Scideamで学ぶパワエレ設計の第一歩～</t>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日(&quot;aaa&quot;)&quot;"/>
     <numFmt numFmtId="177" formatCode="&quot;［&quot;@&quot;］&quot;"/>
     <numFmt numFmtId="178" formatCode="@&quot;先&quot;&quot;生&quot;"/>
     <numFmt numFmtId="179" formatCode="&quot;・&quot;d&quot;日&quot;"/>
     <numFmt numFmtId="180" formatCode="m&quot;月&quot;d&quot;日&quot;\(aaa\)"/>
     <numFmt numFmtId="181" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
-  <fonts count="39" x14ac:knownFonts="1">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1483,66 +1502,73 @@
     </font>
     <font>
       <sz val="12"/>
       <color theme="8"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="4" tint="-0.499984740745262"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FF0070C0"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="74">
+  <borders count="75">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
@@ -2445,58 +2471,73 @@
       <left/>
       <right/>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
       <right style="medium">
         <color theme="1"/>
       </right>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="297">
+  <cellXfs count="302">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3240,112 +3281,127 @@
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="176" fontId="27" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="27" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...14 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -3600,3836 +3656,3873 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/57" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/90" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/64" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/34" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/35" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/83" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/28" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/90" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/57" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/97" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/68" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/50" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/98" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/83" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/56" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/64" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/58" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/51" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/79" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/47" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/97" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/47" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/40" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/68" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/27" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/78" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/29" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/52" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/35" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/81" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/42" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/42" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/70" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/53" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/56" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/78" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/63" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/70" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/92" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/50" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/98" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/69" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/51" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/36" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/79" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/92" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/31" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/25" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/58" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/69" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/57" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/90" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/64" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/35" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/83" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/28" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/90" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/57" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/97" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/68" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/50" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/98" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/83" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/56" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/64" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/58" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/51" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/79" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/47" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/97" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/47" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/40" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/68" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/27" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/78" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/29" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/789" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/52" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/35" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/81" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/42" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/42" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/70" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/53" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/56" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/78" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/63" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/70" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/92" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/50" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/98" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/69" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/51" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/36" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/79" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/92" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/31" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/25" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/58" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/69" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/592" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/346" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/647" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/705" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/695" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/613" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/463" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/611" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/657" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/703" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/713" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/88" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/611" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/613" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/244" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/657" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/735" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/703" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/admin/articles/659" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/659" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/540" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/346" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/244" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/333" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/540" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/223" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/512" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/264" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/592" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M172"/>
+  <dimension ref="A1:M174"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A106" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="58" workbookViewId="0">
-      <selection activeCell="E112" sqref="E112"/>
+    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="58" workbookViewId="0">
+      <selection activeCell="H4" sqref="H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="21.6" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="83" customWidth="1"/>
     <col min="2" max="2" width="30.3984375" style="81" customWidth="1"/>
     <col min="3" max="3" width="17.69921875" style="83" customWidth="1"/>
     <col min="4" max="4" width="24.69921875" style="83" customWidth="1"/>
     <col min="5" max="5" width="19.19921875" style="83" customWidth="1"/>
     <col min="6" max="6" width="21.796875" style="84" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.5" style="84" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="135.09765625" style="84" customWidth="1"/>
     <col min="9" max="9" width="39.296875" style="172" customWidth="1"/>
     <col min="10" max="10" width="8" style="83" customWidth="1"/>
     <col min="11" max="11" width="14.19921875" style="83" customWidth="1"/>
     <col min="12" max="12" width="10.69921875" style="83" customWidth="1"/>
     <col min="13" max="13" width="8" style="83" customWidth="1"/>
     <col min="14" max="14" width="11.19921875" style="83" customWidth="1"/>
     <col min="15" max="15" width="21" style="83" customWidth="1"/>
     <col min="16" max="16" width="8" style="83" customWidth="1"/>
     <col min="17" max="16384" width="8" style="83"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" x14ac:dyDescent="0.45">
       <c r="C1" s="82"/>
     </row>
     <row r="2" spans="2:13" x14ac:dyDescent="0.45">
       <c r="B2" s="81" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="82">
-        <v>46170</v>
+        <f ca="1">TODAY()</f>
+        <v>46198</v>
       </c>
     </row>
     <row r="3" spans="2:13" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B3" s="81" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="82"/>
     </row>
     <row r="4" spans="2:13" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C4" s="130">
-        <v>46170</v>
-[...6 lines deleted...]
-      <c r="G4" s="272"/>
+        <v>46198</v>
+      </c>
+      <c r="D4" s="272" t="s">
+        <v>333</v>
+      </c>
+      <c r="E4" s="273"/>
+      <c r="F4" s="273"/>
+      <c r="G4" s="273"/>
       <c r="H4" s="81"/>
     </row>
     <row r="5" spans="2:13" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C5" s="130">
         <v>46170</v>
       </c>
-      <c r="D5" s="267" t="s">
+      <c r="D5" s="272" t="s">
+        <v>324</v>
+      </c>
+      <c r="E5" s="273"/>
+      <c r="F5" s="273"/>
+      <c r="G5" s="273"/>
+      <c r="H5" s="81"/>
+    </row>
+    <row r="6" spans="2:13" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C6" s="130">
+        <v>46170</v>
+      </c>
+      <c r="D6" s="272" t="s">
         <v>2</v>
       </c>
-      <c r="E5" s="272"/>
-[...8 lines deleted...]
-      <c r="B7" s="270" t="s">
+      <c r="E6" s="273"/>
+      <c r="F6" s="273"/>
+      <c r="G6" s="273"/>
+      <c r="H6" s="81"/>
+    </row>
+    <row r="7" spans="2:13" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C7" s="82"/>
+    </row>
+    <row r="8" spans="2:13" s="90" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B8" s="274" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="271"/>
-      <c r="D7" s="233" t="s">
+      <c r="C8" s="275"/>
+      <c r="D8" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="E7" s="234" t="s">
+      <c r="E8" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="F7" s="235" t="s">
+      <c r="F8" s="235" t="s">
         <v>8</v>
       </c>
-      <c r="G7" s="236" t="s">
+      <c r="G8" s="236" t="s">
         <v>9</v>
       </c>
-      <c r="H7" s="236" t="s">
+      <c r="H8" s="236" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="237" t="s">
+      <c r="I8" s="237" t="s">
         <v>11</v>
       </c>
-      <c r="L7" s="83"/>
-[...23 lines deleted...]
-      <c r="L8" s="173"/>
+      <c r="L8" s="83"/>
+      <c r="M8" s="83"/>
     </row>
     <row r="9" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B9" s="238">
-        <v>46122</v>
+        <v>46121</v>
       </c>
       <c r="C9" s="114"/>
       <c r="D9" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E9" s="118"/>
       <c r="F9" s="118" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G9" s="94" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H9" s="255" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="I9" s="239" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="L9" s="173"/>
     </row>
     <row r="10" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B10" s="238">
-        <v>46125</v>
+        <v>46122</v>
       </c>
       <c r="C10" s="114"/>
       <c r="D10" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="118"/>
       <c r="F10" s="118" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G10" s="94" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H10" s="255" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I10" s="239" t="s">
-        <v>23</v>
-      </c>
+        <v>20</v>
+      </c>
+      <c r="L10" s="173"/>
     </row>
     <row r="11" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B11" s="238">
-        <v>46126</v>
+        <v>46125</v>
       </c>
       <c r="C11" s="114"/>
       <c r="D11" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="118"/>
       <c r="F11" s="118" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G11" s="94" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H11" s="255" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="I11" s="239" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B12" s="238">
-        <v>46127</v>
+        <v>46126</v>
       </c>
       <c r="C12" s="114"/>
       <c r="D12" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="118"/>
       <c r="F12" s="118" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G12" s="94" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H12" s="255" t="s">
-        <v>326</v>
+        <v>25</v>
       </c>
       <c r="I12" s="239" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B13" s="238">
-        <v>46128</v>
+        <v>46127</v>
       </c>
       <c r="C13" s="114"/>
       <c r="D13" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="118"/>
+      <c r="F13" s="118" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="255" t="s">
+        <v>326</v>
+      </c>
+      <c r="I13" s="239" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B14" s="238">
+        <v>46128</v>
+      </c>
+      <c r="C14" s="114"/>
+      <c r="D14" s="94" t="s">
         <v>30</v>
       </c>
-      <c r="E13" s="118" t="s">
+      <c r="E14" s="118" t="s">
         <v>31</v>
       </c>
-      <c r="F13" s="118" t="s">
+      <c r="F14" s="118" t="s">
         <v>32</v>
       </c>
-      <c r="G13" s="94" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="266" t="s">
+      <c r="G14" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="266" t="s">
         <v>33</v>
       </c>
-      <c r="I13" s="239" t="s">
+      <c r="I14" s="239" t="s">
         <v>34</v>
-      </c>
-[...20 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="15" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B15" s="238">
-        <v>46133</v>
+        <v>46132</v>
       </c>
       <c r="C15" s="115"/>
       <c r="D15" s="124" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="123"/>
       <c r="F15" s="123" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G15" s="124" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="255" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>35</v>
+      </c>
+      <c r="I15" s="240" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B16" s="238">
-        <v>46134</v>
-[...1 lines deleted...]
-      <c r="C16" s="174"/>
+        <v>46133</v>
+      </c>
+      <c r="C16" s="115"/>
       <c r="D16" s="124" t="s">
         <v>12</v>
       </c>
       <c r="E16" s="123"/>
       <c r="F16" s="123" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G16" s="124" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H16" s="255" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I16" s="239" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B17" s="238">
-        <v>46135</v>
-[...9 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="C17" s="174"/>
+      <c r="D17" s="124" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="123"/>
       <c r="F17" s="123" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="G17" s="124" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H17" s="255" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="I17" s="239" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B18" s="238">
-        <v>46136</v>
-[...1 lines deleted...]
-      <c r="C18" s="174"/>
+        <v>46135</v>
+      </c>
+      <c r="C18" s="174" t="s">
+        <v>40</v>
+      </c>
       <c r="D18" s="94" t="s">
-        <v>12</v>
-[...6 lines deleted...]
-        <v>14</v>
+        <v>30</v>
+      </c>
+      <c r="E18" s="118" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18" s="123" t="s">
+        <v>41</v>
+      </c>
+      <c r="G18" s="124" t="s">
+        <v>27</v>
       </c>
       <c r="H18" s="255" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I18" s="239" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B19" s="238">
-        <v>46139</v>
-[...1 lines deleted...]
-      <c r="C19" s="175"/>
+        <v>46136</v>
+      </c>
+      <c r="C19" s="174"/>
       <c r="D19" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="118"/>
       <c r="F19" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="255" t="s">
+        <v>44</v>
+      </c>
+      <c r="I19" s="239" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B20" s="238">
+        <v>46139</v>
+      </c>
+      <c r="C20" s="175"/>
+      <c r="D20" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="118"/>
+      <c r="F20" s="118" t="s">
         <v>21</v>
       </c>
-      <c r="G19" s="94" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="255" t="s">
+      <c r="G20" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="255" t="s">
         <v>46</v>
       </c>
-      <c r="I19" s="239" t="s">
+      <c r="I20" s="239" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="20" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B20" s="241">
+    <row r="21" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B21" s="241">
         <v>46140</v>
       </c>
-      <c r="C20" s="176"/>
-      <c r="D20" s="103" t="s">
+      <c r="C21" s="176"/>
+      <c r="D21" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="E20" s="120"/>
-[...3 lines deleted...]
-      <c r="G20" s="103" t="s">
+      <c r="E21" s="120"/>
+      <c r="F21" s="120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="H20" s="256" t="s">
+      <c r="H21" s="256" t="s">
         <v>47</v>
       </c>
-      <c r="I20" s="242" t="s">
+      <c r="I21" s="242" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-      <c r="B21" s="243">
+    <row r="22" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="98"/>
+      <c r="B22" s="243">
         <v>46154</v>
       </c>
-      <c r="C21" s="175"/>
-      <c r="D21" s="136" t="s">
+      <c r="C22" s="175"/>
+      <c r="D22" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="E21" s="136"/>
-[...3 lines deleted...]
-      <c r="G21" s="137" t="s">
+      <c r="E22" s="136"/>
+      <c r="F22" s="136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="137" t="s">
         <v>24</v>
       </c>
-      <c r="H21" s="257" t="s">
+      <c r="H22" s="257" t="s">
         <v>48</v>
       </c>
-      <c r="I21" s="244" t="s">
+      <c r="I22" s="244" t="s">
         <v>26</v>
-      </c>
-[...20 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B23" s="238">
-        <v>46161</v>
+        <v>46160</v>
       </c>
       <c r="C23" s="114"/>
       <c r="D23" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="118"/>
       <c r="F23" s="118" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="94" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="255" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>49</v>
+      </c>
+      <c r="I23" s="244" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B24" s="238">
-        <v>46162</v>
+        <v>46161</v>
       </c>
       <c r="C24" s="114"/>
       <c r="D24" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="118"/>
       <c r="F24" s="118" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G24" s="94" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="255" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="I24" s="239" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B25" s="238">
-        <v>46163</v>
+        <v>46162</v>
       </c>
       <c r="C25" s="114"/>
       <c r="D25" s="94" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E25" s="118"/>
       <c r="F25" s="118" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G25" s="94" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H25" s="255" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I25" s="239" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B26" s="238">
-        <v>46164</v>
+        <v>46163</v>
       </c>
       <c r="C26" s="114"/>
       <c r="D26" s="94" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E26" s="118"/>
+        <v>30</v>
+      </c>
+      <c r="E26" s="118" t="s">
+        <v>31</v>
+      </c>
       <c r="F26" s="118" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G26" s="94" t="s">
         <v>27</v>
       </c>
       <c r="H26" s="255" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I26" s="239" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B27" s="238">
-        <v>46167</v>
+        <v>46164</v>
       </c>
       <c r="C27" s="114"/>
       <c r="D27" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="118"/>
       <c r="F27" s="118" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G27" s="94" t="s">
         <v>27</v>
       </c>
       <c r="H27" s="255" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I27" s="239" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B28" s="238">
-        <v>46168</v>
+        <v>46167</v>
       </c>
       <c r="C28" s="114"/>
       <c r="D28" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="118"/>
       <c r="F28" s="118" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G28" s="94" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H28" s="255" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I28" s="239" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B29" s="238">
-        <v>46169</v>
+        <v>46168</v>
       </c>
       <c r="C29" s="114"/>
       <c r="D29" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="118"/>
+      <c r="F29" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="255" t="s">
+        <v>57</v>
+      </c>
+      <c r="I29" s="239" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B30" s="238">
+        <v>46169</v>
+      </c>
+      <c r="C30" s="114"/>
+      <c r="D30" s="94" t="s">
         <v>30</v>
       </c>
-      <c r="E29" s="118" t="s">
+      <c r="E30" s="118" t="s">
         <v>58</v>
       </c>
-      <c r="F29" s="118" t="s">
+      <c r="F30" s="118" t="s">
         <v>41</v>
       </c>
-      <c r="G29" s="94" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="255" t="s">
+      <c r="G30" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="255" t="s">
         <v>59</v>
       </c>
-      <c r="I29" s="239" t="s">
+      <c r="I30" s="239" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="30" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B30" s="241">
+    <row r="31" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B31" s="241">
         <v>46170</v>
       </c>
-      <c r="C30" s="149"/>
-      <c r="D30" s="103" t="s">
+      <c r="C31" s="149"/>
+      <c r="D31" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="E30" s="120"/>
-      <c r="F30" s="120" t="s">
+      <c r="E31" s="120"/>
+      <c r="F31" s="120" t="s">
         <v>32</v>
       </c>
-      <c r="G30" s="103" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="256" t="s">
+      <c r="G31" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="256" t="s">
         <v>61</v>
       </c>
-      <c r="I30" s="242" t="s">
+      <c r="I31" s="242" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B31" s="243">
+    <row r="32" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B32" s="243">
         <v>46175</v>
       </c>
-      <c r="C31" s="152"/>
-      <c r="D31" s="137" t="s">
+      <c r="C32" s="152"/>
+      <c r="D32" s="137" t="s">
         <v>12</v>
       </c>
-      <c r="E31" s="136"/>
-      <c r="F31" s="136" t="s">
+      <c r="E32" s="136"/>
+      <c r="F32" s="136" t="s">
         <v>17</v>
       </c>
-      <c r="G31" s="137" t="s">
+      <c r="G32" s="137" t="s">
         <v>27</v>
       </c>
-      <c r="H31" s="257" t="s">
+      <c r="H32" s="257" t="s">
         <v>62</v>
       </c>
-      <c r="I31" s="244" t="s">
+      <c r="I32" s="244" t="s">
         <v>16</v>
-      </c>
-[...20 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="33" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B33" s="238">
-        <v>46182</v>
-[...1 lines deleted...]
-      <c r="C33" s="114"/>
+        <v>46181</v>
+      </c>
+      <c r="C33" s="152"/>
       <c r="D33" s="94" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E33" s="118"/>
+        <v>30</v>
+      </c>
+      <c r="E33" s="136"/>
       <c r="F33" s="118" t="s">
         <v>17</v>
       </c>
-      <c r="G33" s="94" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="G33" s="124" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" s="263" t="s">
+        <v>63</v>
+      </c>
+      <c r="I33" s="244" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="34" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B34" s="238">
-        <v>46183</v>
+        <v>46182</v>
       </c>
       <c r="C34" s="114"/>
       <c r="D34" s="94" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="E34" s="118"/>
       <c r="F34" s="118" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G34" s="94" t="s">
         <v>24</v>
       </c>
       <c r="H34" s="255" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I34" s="239" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B35" s="238">
-        <v>46184</v>
+        <v>46183</v>
       </c>
       <c r="C35" s="114"/>
       <c r="D35" s="94" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E35" s="118"/>
       <c r="F35" s="118" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G35" s="94" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H35" s="255" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I35" s="239" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
     </row>
     <row r="36" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B36" s="238">
-        <v>46185</v>
+        <v>46184</v>
       </c>
       <c r="C36" s="114"/>
       <c r="D36" s="94" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E36" s="118"/>
+        <v>30</v>
+      </c>
+      <c r="E36" s="118" t="s">
+        <v>31</v>
+      </c>
       <c r="F36" s="118" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G36" s="94" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H36" s="255" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I36" s="239" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B37" s="238">
-        <v>46189</v>
+        <v>46185</v>
       </c>
       <c r="C37" s="114"/>
       <c r="D37" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E37" s="118"/>
       <c r="F37" s="118" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="94" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H37" s="255" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I37" s="239" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B38" s="238">
-        <v>46190</v>
-[...3 lines deleted...]
-      </c>
+        <v>46189</v>
+      </c>
+      <c r="C38" s="114"/>
       <c r="D38" s="94" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E38" s="118"/>
       <c r="F38" s="118" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G38" s="94" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H38" s="255" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="I38" s="239" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
     </row>
     <row r="39" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B39" s="238">
-        <v>46196</v>
-[...1 lines deleted...]
-      <c r="C39" s="114"/>
+        <v>46190</v>
+      </c>
+      <c r="C39" s="114" t="s">
+        <v>73</v>
+      </c>
       <c r="D39" s="94" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E39" s="118"/>
+        <v>30</v>
+      </c>
+      <c r="E39" s="118" t="s">
+        <v>58</v>
+      </c>
       <c r="F39" s="118" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="G39" s="94" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H39" s="255" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="I39" s="239" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B40" s="238">
-        <v>46197</v>
+        <v>46196</v>
       </c>
       <c r="C40" s="114"/>
       <c r="D40" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E40" s="118"/>
       <c r="F40" s="118" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G40" s="94" t="s">
         <v>24</v>
       </c>
       <c r="H40" s="255" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I40" s="239" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
     </row>
     <row r="41" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B41" s="238">
-        <v>46198</v>
+        <v>46197</v>
       </c>
       <c r="C41" s="114"/>
       <c r="D41" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="118"/>
       <c r="F41" s="118" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G41" s="94" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="255" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="I41" s="239" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
     </row>
     <row r="42" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B42" s="238">
-        <v>46199</v>
+        <v>46198</v>
       </c>
       <c r="C42" s="114"/>
       <c r="D42" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="118"/>
       <c r="F42" s="118" t="s">
         <v>17</v>
       </c>
       <c r="G42" s="94" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H42" s="255" t="s">
-        <v>327</v>
+        <v>77</v>
       </c>
       <c r="I42" s="239" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="43" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B43" s="238">
+        <v>46199</v>
+      </c>
+      <c r="C43" s="114"/>
+      <c r="D43" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="118"/>
+      <c r="F43" s="118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H43" s="255" t="s">
+        <v>327</v>
+      </c>
+      <c r="I43" s="239" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="44" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B44" s="238">
         <v>46202</v>
       </c>
-      <c r="C43" s="115"/>
-      <c r="D43" s="124" t="s">
+      <c r="C44" s="115"/>
+      <c r="D44" s="124" t="s">
         <v>30</v>
       </c>
-      <c r="E43" s="118" t="s">
+      <c r="E44" s="118" t="s">
         <v>31</v>
       </c>
-      <c r="F43" s="123" t="s">
+      <c r="F44" s="123" t="s">
         <v>17</v>
       </c>
-      <c r="G43" s="124" t="s">
+      <c r="G44" s="124" t="s">
         <v>24</v>
       </c>
-      <c r="H43" s="255" t="s">
+      <c r="H44" s="255" t="s">
         <v>80</v>
       </c>
-      <c r="I43" s="239" t="s">
+      <c r="I44" s="239" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="44" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B44" s="241">
+    <row r="45" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B45" s="241">
         <v>46203</v>
       </c>
-      <c r="C44" s="149"/>
-      <c r="D44" s="103" t="s">
+      <c r="C45" s="149"/>
+      <c r="D45" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="E44" s="120"/>
-      <c r="F44" s="120" t="s">
+      <c r="E45" s="120"/>
+      <c r="F45" s="120" t="s">
         <v>17</v>
       </c>
-      <c r="G44" s="103" t="s">
+      <c r="G45" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="H44" s="256" t="s">
+      <c r="H45" s="256" t="s">
         <v>81</v>
       </c>
-      <c r="I44" s="242" t="s">
+      <c r="I45" s="242" t="s">
         <v>82</v>
-      </c>
-[...21 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="46" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B46" s="243">
-        <v>46206</v>
-[...2 lines deleted...]
-      <c r="D46" s="124" t="s">
+        <v>46205</v>
+      </c>
+      <c r="D46" s="177" t="s">
         <v>30</v>
       </c>
       <c r="E46" s="118" t="s">
         <v>31</v>
       </c>
-      <c r="F46" s="118" t="s">
-[...9 lines deleted...]
-        <v>60</v>
+      <c r="F46" s="136" t="s">
+        <v>21</v>
+      </c>
+      <c r="G46" s="137" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" s="257" t="s">
+        <v>83</v>
+      </c>
+      <c r="I46" s="244" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="47" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B47" s="243">
-        <v>46210</v>
-[...5 lines deleted...]
-      <c r="E47" s="118"/>
+        <v>46206</v>
+      </c>
+      <c r="C47" s="115"/>
+      <c r="D47" s="124" t="s">
+        <v>30</v>
+      </c>
+      <c r="E47" s="118" t="s">
+        <v>31</v>
+      </c>
       <c r="F47" s="118" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="G47" s="94" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H47" s="255" t="s">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="I47" s="239" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B48" s="243">
-        <v>46212</v>
+        <v>46210</v>
       </c>
       <c r="C48" s="114"/>
-      <c r="D48" s="124" t="s">
+      <c r="D48" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E48" s="123"/>
+      <c r="E48" s="118"/>
       <c r="F48" s="118" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G48" s="94" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H48" s="255" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="I48" s="239" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B49" s="243">
-        <v>46213</v>
-[...2 lines deleted...]
-      <c r="D49" s="94" t="s">
+        <v>46212</v>
+      </c>
+      <c r="C49" s="114"/>
+      <c r="D49" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="E49" s="118"/>
+      <c r="E49" s="123"/>
       <c r="F49" s="118" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G49" s="94" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="255" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="I49" s="239" t="s">
-        <v>45</v>
+        <v>86</v>
       </c>
     </row>
     <row r="50" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B50" s="243">
-        <v>46216</v>
+        <v>46213</v>
       </c>
       <c r="C50" s="178"/>
-      <c r="D50" s="124" t="s">
-        <v>30</v>
+      <c r="D50" s="94" t="s">
+        <v>12</v>
       </c>
       <c r="E50" s="118"/>
       <c r="F50" s="118" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G50" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="H50" s="264" t="s">
-        <v>88</v>
+      <c r="H50" s="255" t="s">
+        <v>87</v>
       </c>
       <c r="I50" s="239" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
     </row>
     <row r="51" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B51" s="243">
-        <v>46217</v>
+        <v>46216</v>
       </c>
       <c r="C51" s="178"/>
-      <c r="D51" s="94" t="s">
-        <v>12</v>
+      <c r="D51" s="124" t="s">
+        <v>30</v>
       </c>
       <c r="E51" s="118"/>
       <c r="F51" s="118" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G51" s="94" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H51" s="264" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I51" s="239" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
     </row>
     <row r="52" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B52" s="243">
-        <v>46218</v>
-[...1 lines deleted...]
-      <c r="C52" s="117"/>
+        <v>46217</v>
+      </c>
+      <c r="C52" s="178"/>
       <c r="D52" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="118"/>
       <c r="F52" s="118" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="G52" s="94" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H52" s="264" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="I52" s="239" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B53" s="243">
-        <v>46219</v>
-[...2 lines deleted...]
-      <c r="D53" s="124" t="s">
+        <v>46218</v>
+      </c>
+      <c r="C53" s="117"/>
+      <c r="D53" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E53" s="123"/>
-[...3 lines deleted...]
-      <c r="G53" s="124" t="s">
+      <c r="E53" s="118"/>
+      <c r="F53" s="118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="94" t="s">
         <v>14</v>
       </c>
       <c r="H53" s="264" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I53" s="239" t="s">
-        <v>43</v>
+        <v>91</v>
       </c>
     </row>
     <row r="54" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B54" s="243">
-        <v>46224</v>
+        <v>46219</v>
       </c>
       <c r="C54" s="179"/>
       <c r="D54" s="124" t="s">
         <v>12</v>
       </c>
       <c r="E54" s="123"/>
       <c r="F54" s="123" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="124" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H54" s="264" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="I54" s="239" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
     </row>
     <row r="55" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B55" s="243">
-        <v>46225</v>
+        <v>46224</v>
       </c>
       <c r="C55" s="179"/>
       <c r="D55" s="124" t="s">
         <v>12</v>
       </c>
       <c r="E55" s="123"/>
       <c r="F55" s="123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="124" t="s">
+        <v>27</v>
+      </c>
+      <c r="H55" s="264" t="s">
+        <v>93</v>
+      </c>
+      <c r="I55" s="239" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="56" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B56" s="243">
+        <v>46225</v>
+      </c>
+      <c r="C56" s="179"/>
+      <c r="D56" s="124" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="123"/>
+      <c r="F56" s="123" t="s">
         <v>21</v>
       </c>
-      <c r="G55" s="94" t="s">
+      <c r="G56" s="94" t="s">
         <v>24</v>
       </c>
-      <c r="H55" s="264" t="s">
+      <c r="H56" s="264" t="s">
         <v>94</v>
       </c>
-      <c r="I55" s="239" t="s">
+      <c r="I56" s="239" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="56" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B56" s="241">
+    <row r="57" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B57" s="241">
         <v>46231</v>
       </c>
-      <c r="C56" s="180"/>
-      <c r="D56" s="103" t="s">
+      <c r="C57" s="180"/>
+      <c r="D57" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="E56" s="120"/>
-      <c r="F56" s="120" t="s">
+      <c r="E57" s="120"/>
+      <c r="F57" s="120" t="s">
         <v>17</v>
       </c>
-      <c r="G56" s="103" t="s">
+      <c r="G57" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="H56" s="265" t="s">
+      <c r="H57" s="265" t="s">
         <v>95</v>
       </c>
-      <c r="I56" s="242" t="s">
+      <c r="I57" s="242" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="57" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...4 lines deleted...]
-      <c r="D57" s="137" t="s">
+    <row r="58" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B58" s="267">
+        <v>46237</v>
+      </c>
+      <c r="C58" s="268"/>
+      <c r="D58" s="191" t="s">
         <v>12</v>
       </c>
-      <c r="E57" s="136"/>
-[...3 lines deleted...]
-      <c r="G57" s="137" t="s">
+      <c r="E58" s="269"/>
+      <c r="F58" s="269" t="s">
+        <v>330</v>
+      </c>
+      <c r="G58" s="191" t="s">
         <v>27</v>
       </c>
-      <c r="H57" s="263" t="s">
-[...25 lines deleted...]
-        <v>99</v>
+      <c r="H58" s="270" t="s">
+        <v>332</v>
+      </c>
+      <c r="I58" s="271" t="s">
+        <v>331</v>
       </c>
     </row>
     <row r="59" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B59" s="238">
-        <v>46240</v>
-[...11 lines deleted...]
-      <c r="G59" s="94" t="s">
+        <v>46238</v>
+      </c>
+      <c r="C59" s="181"/>
+      <c r="D59" s="137" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="136"/>
+      <c r="F59" s="136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="137" t="s">
         <v>27</v>
       </c>
-      <c r="H59" s="264" t="s">
-[...3 lines deleted...]
-        <v>34</v>
+      <c r="H59" s="263" t="s">
+        <v>97</v>
+      </c>
+      <c r="I59" s="244" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="60" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B60" s="238">
-        <v>46241</v>
+        <v>46239</v>
       </c>
       <c r="C60" s="178"/>
       <c r="D60" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E60" s="118"/>
       <c r="F60" s="118" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G60" s="94" t="s">
         <v>14</v>
       </c>
       <c r="H60" s="264" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="I60" s="239" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="61" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B61" s="238">
-        <v>46252</v>
+        <v>46240</v>
       </c>
       <c r="C61" s="178"/>
       <c r="D61" s="94" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E61" s="118"/>
+        <v>30</v>
+      </c>
+      <c r="E61" s="118" t="s">
+        <v>31</v>
+      </c>
       <c r="F61" s="118" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G61" s="94" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>27</v>
+      </c>
+      <c r="H61" s="264" t="s">
+        <v>100</v>
       </c>
       <c r="I61" s="239" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
     </row>
     <row r="62" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B62" s="238">
-        <v>46253</v>
+        <v>46241</v>
       </c>
       <c r="C62" s="178"/>
-      <c r="D62" s="124" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D62" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E62" s="118"/>
       <c r="F62" s="118" t="s">
         <v>21</v>
       </c>
       <c r="G62" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="H62" s="255" t="s">
-        <v>138</v>
+      <c r="H62" s="264" t="s">
+        <v>101</v>
       </c>
       <c r="I62" s="239" t="s">
-        <v>60</v>
+        <v>102</v>
       </c>
     </row>
     <row r="63" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B63" s="238">
-        <v>46255</v>
+        <v>46252</v>
       </c>
       <c r="C63" s="178"/>
       <c r="D63" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E63" s="118"/>
       <c r="F63" s="118" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G63" s="94" t="s">
         <v>24</v>
       </c>
       <c r="H63" s="255" t="s">
-        <v>103</v>
+        <v>325</v>
       </c>
       <c r="I63" s="239" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="64" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B64" s="238">
-        <v>46258</v>
+        <v>46253</v>
       </c>
       <c r="C64" s="178"/>
-      <c r="D64" s="94" t="s">
-[...2 lines deleted...]
-      <c r="E64" s="118"/>
+      <c r="D64" s="124" t="s">
+        <v>30</v>
+      </c>
+      <c r="E64" s="118" t="s">
+        <v>31</v>
+      </c>
       <c r="F64" s="118" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G64" s="94" t="s">
         <v>14</v>
       </c>
       <c r="H64" s="255" t="s">
-        <v>104</v>
+        <v>138</v>
       </c>
       <c r="I64" s="239" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
     </row>
     <row r="65" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B65" s="238">
-        <v>46259</v>
+        <v>46255</v>
       </c>
       <c r="C65" s="178"/>
       <c r="D65" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="118"/>
       <c r="F65" s="118" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="G65" s="94" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H65" s="255" t="s">
-        <v>61</v>
+        <v>103</v>
       </c>
       <c r="I65" s="239" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="66" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B66" s="238">
+        <v>46258</v>
+      </c>
+      <c r="C66" s="178"/>
+      <c r="D66" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="118"/>
+      <c r="F66" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" s="255" t="s">
+        <v>104</v>
+      </c>
+      <c r="I66" s="239" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="67" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B67" s="238">
+        <v>46259</v>
+      </c>
+      <c r="C67" s="178"/>
+      <c r="D67" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="118"/>
+      <c r="F67" s="118" t="s">
+        <v>32</v>
+      </c>
+      <c r="G67" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H67" s="255" t="s">
+        <v>61</v>
+      </c>
+      <c r="I67" s="239" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B68" s="238">
         <v>46260</v>
       </c>
-      <c r="C66" s="178" t="s">
+      <c r="C68" s="178" t="s">
         <v>106</v>
       </c>
-      <c r="D66" s="94" t="s">
+      <c r="D68" s="94" t="s">
         <v>30</v>
       </c>
-      <c r="E66" s="118" t="s">
+      <c r="E68" s="118" t="s">
         <v>31</v>
       </c>
-      <c r="F66" s="118" t="s">
+      <c r="F68" s="118" t="s">
         <v>41</v>
       </c>
-      <c r="G66" s="94" t="s">
+      <c r="G68" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="H66" s="255" t="s">
+      <c r="H68" s="255" t="s">
         <v>42</v>
       </c>
-      <c r="I66" s="239" t="s">
+      <c r="I68" s="239" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="67" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B67" s="241">
+    <row r="69" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B69" s="241">
         <v>46262</v>
       </c>
-      <c r="C67" s="180"/>
-      <c r="D67" s="103" t="s">
+      <c r="C69" s="180"/>
+      <c r="D69" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="E67" s="120"/>
-[...6 lines deleted...]
-      <c r="H67" s="256" t="s">
+      <c r="E69" s="120"/>
+      <c r="F69" s="120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" s="256" t="s">
         <v>44</v>
       </c>
-      <c r="I67" s="242" t="s">
+      <c r="I69" s="242" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="68" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B68" s="243">
+    <row r="70" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B70" s="243">
         <v>46266</v>
       </c>
-      <c r="C68" s="181"/>
-      <c r="D68" s="137" t="s">
+      <c r="C70" s="181"/>
+      <c r="D70" s="137" t="s">
         <v>12</v>
       </c>
-      <c r="E68" s="136"/>
-[...3 lines deleted...]
-      <c r="G68" s="137" t="s">
+      <c r="E70" s="136"/>
+      <c r="F70" s="136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="137" t="s">
         <v>24</v>
       </c>
-      <c r="H68" s="257" t="s">
+      <c r="H70" s="257" t="s">
         <v>328</v>
       </c>
-      <c r="I68" s="244" t="s">
+      <c r="I70" s="244" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="69" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B69" s="245">
+    <row r="71" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B71" s="245">
         <v>46267</v>
-      </c>
-[...42 lines deleted...]
-        <v>46273</v>
       </c>
       <c r="C71" s="178"/>
       <c r="D71" s="94" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E71" s="118"/>
       <c r="F71" s="118" t="s">
         <v>21</v>
       </c>
       <c r="G71" s="94" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H71" s="255" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="I71" s="239" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B72" s="246">
-        <v>46275</v>
-[...2 lines deleted...]
-      <c r="D72" s="124" t="s">
+        <v>46268</v>
+      </c>
+      <c r="C72" s="178"/>
+      <c r="D72" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E72" s="123"/>
-[...4 lines deleted...]
-        <v>27</v>
+      <c r="E72" s="118"/>
+      <c r="F72" s="118" t="s">
+        <v>21</v>
+      </c>
+      <c r="G72" s="94" t="s">
+        <v>24</v>
       </c>
       <c r="H72" s="255" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="I72" s="239" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
     </row>
     <row r="73" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B73" s="246">
-        <v>46276</v>
-[...1 lines deleted...]
-      <c r="C73" s="182"/>
+        <v>46273</v>
+      </c>
+      <c r="C73" s="178"/>
       <c r="D73" s="94" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E73" s="118"/>
+        <v>30</v>
+      </c>
+      <c r="E73" s="118" t="s">
+        <v>31</v>
+      </c>
       <c r="F73" s="118" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G73" s="94" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H73" s="255" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I73" s="239" t="s">
-        <v>110</v>
+        <v>34</v>
       </c>
     </row>
     <row r="74" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B74" s="246">
-        <v>46279</v>
+        <v>46275</v>
       </c>
       <c r="C74" s="182"/>
-      <c r="D74" s="94" t="s">
+      <c r="D74" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="E74" s="118"/>
-[...7 lines deleted...]
-        <v>323</v>
+      <c r="E74" s="123"/>
+      <c r="F74" s="123" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" s="124" t="s">
+        <v>27</v>
+      </c>
+      <c r="H74" s="255" t="s">
+        <v>55</v>
       </c>
       <c r="I74" s="239" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
     </row>
     <row r="75" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B75" s="246">
-        <v>46280</v>
+        <v>46276</v>
       </c>
       <c r="C75" s="182"/>
       <c r="D75" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="118"/>
       <c r="F75" s="118" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G75" s="94" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H75" s="255" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="I75" s="239" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
     </row>
     <row r="76" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B76" s="245">
-[...3 lines deleted...]
-      <c r="D76" s="124" t="s">
+      <c r="B76" s="246">
+        <v>46279</v>
+      </c>
+      <c r="C76" s="182"/>
+      <c r="D76" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E76" s="124"/>
+      <c r="E76" s="118"/>
       <c r="F76" s="124" t="s">
         <v>21</v>
       </c>
-      <c r="G76" s="124" t="s">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="G76" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="H76" s="262" t="s">
+        <v>323</v>
+      </c>
+      <c r="I76" s="239" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="77" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B77" s="246">
-        <v>46282</v>
-[...1 lines deleted...]
-      <c r="C77" s="211"/>
+        <v>46280</v>
+      </c>
+      <c r="C77" s="182"/>
       <c r="D77" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E77" s="94"/>
-      <c r="F77" s="94" t="s">
+      <c r="E77" s="118"/>
+      <c r="F77" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H77" s="255" t="s">
+        <v>15</v>
+      </c>
+      <c r="I77" s="239" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="78" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B78" s="245">
+        <v>46281</v>
+      </c>
+      <c r="C78" s="212"/>
+      <c r="D78" s="124" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="124"/>
+      <c r="F78" s="124" t="s">
+        <v>21</v>
+      </c>
+      <c r="G78" s="124" t="s">
+        <v>14</v>
+      </c>
+      <c r="H78" s="258" t="s">
+        <v>46</v>
+      </c>
+      <c r="I78" s="247" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="79" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B79" s="246">
+        <v>46282</v>
+      </c>
+      <c r="C79" s="211"/>
+      <c r="D79" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="94"/>
+      <c r="F79" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="G77" s="94" t="s">
-[...2 lines deleted...]
-      <c r="H77" s="255" t="s">
+      <c r="G79" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H79" s="255" t="s">
         <v>112</v>
       </c>
-      <c r="I77" s="239" t="s">
+      <c r="I79" s="239" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="78" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B78" s="246">
+    <row r="80" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B80" s="246">
         <v>46290</v>
       </c>
-      <c r="C78" s="183"/>
-      <c r="D78" s="137" t="s">
+      <c r="C80" s="183"/>
+      <c r="D80" s="137" t="s">
         <v>12</v>
       </c>
-      <c r="E78" s="136"/>
-[...3 lines deleted...]
-      <c r="G78" s="137" t="s">
+      <c r="E80" s="136"/>
+      <c r="F80" s="136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="137" t="s">
         <v>27</v>
       </c>
-      <c r="H78" s="257" t="s">
+      <c r="H80" s="257" t="s">
         <v>54</v>
       </c>
-      <c r="I78" s="244" t="s">
+      <c r="I80" s="244" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="79" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B79" s="248">
+    <row r="81" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B81" s="248">
         <v>46295</v>
       </c>
-      <c r="C79" s="214"/>
-      <c r="D79" s="103" t="s">
+      <c r="C81" s="214"/>
+      <c r="D81" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="E79" s="123"/>
-[...6 lines deleted...]
-      <c r="H79" s="256" t="s">
+      <c r="E81" s="123"/>
+      <c r="F81" s="120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" s="256" t="s">
         <v>37</v>
       </c>
-      <c r="I79" s="242" t="s">
+      <c r="I81" s="242" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="80" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B80" s="246">
+    <row r="82" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B82" s="246">
         <v>46303</v>
       </c>
-      <c r="C80" s="215"/>
-      <c r="D80" s="217" t="s">
+      <c r="C82" s="215"/>
+      <c r="D82" s="217" t="s">
         <v>30</v>
       </c>
-      <c r="E80" s="253" t="s">
+      <c r="E82" s="253" t="s">
         <v>31</v>
       </c>
-      <c r="F80" s="219" t="s">
+      <c r="F82" s="219" t="s">
         <v>17</v>
       </c>
-      <c r="G80" s="124" t="s">
+      <c r="G82" s="124" t="s">
         <v>18</v>
       </c>
-      <c r="H80" s="259" t="s">
+      <c r="H82" s="259" t="s">
         <v>114</v>
       </c>
-      <c r="I80" s="249" t="s">
+      <c r="I82" s="249" t="s">
         <v>34</v>
-      </c>
-[...42 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="83" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B83" s="245">
-        <v>46310</v>
+        <v>46304</v>
       </c>
       <c r="C83" s="216"/>
       <c r="D83" s="218" t="s">
         <v>12</v>
       </c>
-      <c r="E83" s="218"/>
-[...4 lines deleted...]
-        <v>14</v>
+      <c r="E83" s="228"/>
+      <c r="F83" s="220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="223" t="s">
+        <v>27</v>
       </c>
       <c r="H83" s="250" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>71</v>
+      </c>
+      <c r="I83" s="227" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="84" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B84" s="245">
-        <v>46311</v>
+        <v>46308</v>
       </c>
       <c r="C84" s="216"/>
       <c r="D84" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E84" s="218"/>
       <c r="F84" s="221" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G84" s="218" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H84" s="250" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="I84" s="225" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="85" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B85" s="245">
-        <v>46317</v>
+        <v>46310</v>
       </c>
       <c r="C85" s="216"/>
       <c r="D85" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E85" s="218"/>
       <c r="F85" s="221" t="s">
-        <v>21</v>
+        <v>315</v>
       </c>
       <c r="G85" s="218" t="s">
         <v>14</v>
       </c>
       <c r="H85" s="250" t="s">
-        <v>138</v>
+        <v>61</v>
       </c>
       <c r="I85" s="225" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="86" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B86" s="245">
-        <v>46322</v>
+        <v>46311</v>
       </c>
       <c r="C86" s="216"/>
       <c r="D86" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E86" s="218"/>
       <c r="F86" s="221" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G86" s="218" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H86" s="250" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="I86" s="225" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="87" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B87" s="245">
-        <v>46323</v>
-[...3 lines deleted...]
-      </c>
+        <v>46317</v>
+      </c>
+      <c r="C87" s="216"/>
       <c r="D87" s="218" t="s">
         <v>30</v>
       </c>
       <c r="E87" s="218" t="s">
         <v>58</v>
       </c>
       <c r="F87" s="221" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G87" s="218" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H87" s="250" t="s">
-        <v>42</v>
+        <v>138</v>
       </c>
       <c r="I87" s="225" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
     </row>
     <row r="88" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B88" s="245">
-        <v>46324</v>
+        <v>46322</v>
       </c>
       <c r="C88" s="216"/>
       <c r="D88" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="218"/>
       <c r="F88" s="221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="218" t="s">
+        <v>24</v>
+      </c>
+      <c r="H88" s="250" t="s">
+        <v>47</v>
+      </c>
+      <c r="I88" s="225" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="89" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B89" s="245">
+        <v>46323</v>
+      </c>
+      <c r="C89" s="216" t="s">
+        <v>115</v>
+      </c>
+      <c r="D89" s="218" t="s">
+        <v>30</v>
+      </c>
+      <c r="E89" s="218" t="s">
+        <v>58</v>
+      </c>
+      <c r="F89" s="221" t="s">
+        <v>41</v>
+      </c>
+      <c r="G89" s="218" t="s">
+        <v>27</v>
+      </c>
+      <c r="H89" s="250" t="s">
+        <v>42</v>
+      </c>
+      <c r="I89" s="225" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="90" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B90" s="245">
+        <v>46324</v>
+      </c>
+      <c r="C90" s="216"/>
+      <c r="D90" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="218"/>
+      <c r="F90" s="221" t="s">
         <v>21</v>
       </c>
-      <c r="G88" s="218" t="s">
-[...2 lines deleted...]
-      <c r="H88" s="250" t="s">
+      <c r="G90" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H90" s="250" t="s">
         <v>35</v>
       </c>
-      <c r="I88" s="225" t="s">
+      <c r="I90" s="225" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="89" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B89" s="248">
+    <row r="91" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B91" s="248">
         <v>46325</v>
       </c>
-      <c r="C89" s="232"/>
-      <c r="D89" s="224" t="s">
+      <c r="C91" s="232"/>
+      <c r="D91" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="E89" s="224"/>
-      <c r="F89" s="222" t="s">
+      <c r="E91" s="224"/>
+      <c r="F91" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="G89" s="224" t="s">
+      <c r="G91" s="224" t="s">
         <v>18</v>
       </c>
-      <c r="H89" s="251" t="s">
+      <c r="H91" s="251" t="s">
         <v>38</v>
       </c>
-      <c r="I89" s="226" t="s">
+      <c r="I91" s="226" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="90" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="B90" s="246">
+    <row r="92" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B92" s="246">
         <v>46331</v>
       </c>
-      <c r="C90" s="229"/>
-      <c r="D90" s="228" t="s">
+      <c r="C92" s="229"/>
+      <c r="D92" s="228" t="s">
         <v>30</v>
       </c>
-      <c r="E90" s="228" t="s">
+      <c r="E92" s="228" t="s">
         <v>31</v>
       </c>
-      <c r="F90" s="230" t="s">
+      <c r="F92" s="230" t="s">
         <v>32</v>
       </c>
-      <c r="G90" s="228" t="s">
-[...2 lines deleted...]
-      <c r="H90" s="266" t="s">
+      <c r="G92" s="228" t="s">
+        <v>14</v>
+      </c>
+      <c r="H92" s="266" t="s">
         <v>33</v>
       </c>
-      <c r="I90" s="231" t="s">
+      <c r="I92" s="231" t="s">
         <v>34</v>
-      </c>
-[...42 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="93" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B93" s="245">
-        <v>46338</v>
+        <v>46332</v>
       </c>
       <c r="C93" s="216"/>
       <c r="D93" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E93" s="218"/>
       <c r="F93" s="221" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G93" s="218" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H93" s="250" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="I93" s="225" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
     </row>
     <row r="94" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B94" s="245">
-        <v>46339</v>
+        <v>46336</v>
       </c>
       <c r="C94" s="216"/>
       <c r="D94" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="218"/>
       <c r="F94" s="221" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H94" s="250" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="I94" s="225" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="95" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B95" s="245">
-        <v>46342</v>
+        <v>46338</v>
       </c>
       <c r="C95" s="216"/>
       <c r="D95" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E95" s="218"/>
       <c r="F95" s="221" t="s">
         <v>17</v>
       </c>
       <c r="G95" s="218" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H95" s="250" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="I95" s="225" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B96" s="245">
-        <v>46345</v>
+        <v>46339</v>
       </c>
       <c r="C96" s="216"/>
       <c r="D96" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E96" s="218"/>
       <c r="F96" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G96" s="218" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H96" s="250" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="I96" s="225" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="97" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B97" s="245">
-        <v>46350</v>
+        <v>46342</v>
       </c>
       <c r="C97" s="216"/>
       <c r="D97" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="218"/>
       <c r="F97" s="221" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G97" s="218" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H97" s="250" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="I97" s="225" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
     </row>
     <row r="98" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B98" s="245">
-        <v>46353</v>
+        <v>46345</v>
       </c>
       <c r="C98" s="216"/>
       <c r="D98" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E98" s="218"/>
       <c r="F98" s="221" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="G98" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H98" s="250" t="s">
-        <v>70</v>
+        <v>49</v>
       </c>
       <c r="I98" s="225" t="s">
-        <v>60</v>
-[...7 lines deleted...]
-      <c r="D99" s="224" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="99" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B99" s="245">
+        <v>46350</v>
+      </c>
+      <c r="C99" s="216"/>
+      <c r="D99" s="218" t="s">
         <v>12</v>
       </c>
-      <c r="E99" s="224"/>
-[...3 lines deleted...]
-      <c r="G99" s="224" t="s">
+      <c r="E99" s="218"/>
+      <c r="F99" s="221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="218" t="s">
         <v>24</v>
       </c>
-      <c r="H99" s="251" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="H99" s="250" t="s">
+        <v>57</v>
+      </c>
+      <c r="I99" s="225" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="100" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B100" s="245">
-        <v>46359</v>
+        <v>46353</v>
       </c>
       <c r="C100" s="216"/>
       <c r="D100" s="218" t="s">
         <v>30</v>
       </c>
       <c r="E100" s="218" t="s">
         <v>31</v>
       </c>
       <c r="F100" s="221" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="G100" s="218" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H100" s="250" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="I100" s="225" t="s">
-        <v>34</v>
-[...7 lines deleted...]
-      <c r="D101" s="218" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="101" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B101" s="248">
+        <v>46356</v>
+      </c>
+      <c r="C101" s="232"/>
+      <c r="D101" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="E101" s="218"/>
-[...10 lines deleted...]
-        <v>45</v>
+      <c r="E101" s="224"/>
+      <c r="F101" s="222" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101" s="224" t="s">
+        <v>24</v>
+      </c>
+      <c r="H101" s="251" t="s">
+        <v>74</v>
+      </c>
+      <c r="I101" s="226" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="102" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B102" s="245">
-        <v>46365</v>
+        <v>46359</v>
       </c>
       <c r="C102" s="216"/>
       <c r="D102" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E102" s="218"/>
+        <v>30</v>
+      </c>
+      <c r="E102" s="218" t="s">
+        <v>31</v>
+      </c>
       <c r="F102" s="221" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="G102" s="218" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H102" s="250" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="I102" s="225" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="103" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="103" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B103" s="245">
-        <v>46366</v>
+        <v>46360</v>
       </c>
       <c r="C103" s="216"/>
       <c r="D103" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E103" s="218"/>
       <c r="F103" s="221" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G103" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="H103" s="255" t="s">
-        <v>59</v>
+      <c r="H103" s="250" t="s">
+        <v>316</v>
       </c>
       <c r="I103" s="225" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="104" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="104" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B104" s="245">
+        <v>46365</v>
+      </c>
+      <c r="C104" s="216"/>
+      <c r="D104" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="218"/>
+      <c r="F104" s="221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104" s="218" t="s">
+        <v>24</v>
+      </c>
+      <c r="H104" s="250" t="s">
+        <v>77</v>
+      </c>
+      <c r="I104" s="225" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="105" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B105" s="245">
         <v>46366</v>
-      </c>
-[...20 lines deleted...]
-        <v>46367</v>
       </c>
       <c r="C105" s="216"/>
       <c r="D105" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E105" s="218"/>
+        <v>30</v>
+      </c>
+      <c r="E105" s="218" t="s">
+        <v>31</v>
+      </c>
       <c r="F105" s="221" t="s">
         <v>21</v>
       </c>
       <c r="G105" s="218" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>14</v>
+      </c>
+      <c r="H105" s="255" t="s">
+        <v>59</v>
       </c>
       <c r="I105" s="225" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="106" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="106" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B106" s="245">
-        <v>46371</v>
+        <v>46366</v>
       </c>
       <c r="C106" s="216"/>
-      <c r="D106" s="218" t="s">
-[...10 lines deleted...]
-        <v>72</v>
+      <c r="D106" s="135" t="s">
+        <v>133</v>
+      </c>
+      <c r="E106" s="254"/>
+      <c r="F106" s="118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G106" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="H106" s="260" t="s">
+        <v>164</v>
       </c>
       <c r="I106" s="225" t="s">
-        <v>26</v>
+        <v>322</v>
       </c>
     </row>
     <row r="107" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B107" s="245">
-        <v>46372</v>
-[...3 lines deleted...]
-      </c>
+        <v>46367</v>
+      </c>
+      <c r="C107" s="216"/>
       <c r="D107" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E107" s="218"/>
       <c r="F107" s="221" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G107" s="218" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H107" s="250" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="I107" s="225" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
     </row>
     <row r="108" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B108" s="245">
-        <v>46377</v>
+        <v>46371</v>
       </c>
       <c r="C108" s="216"/>
       <c r="D108" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E108" s="218"/>
       <c r="F108" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G108" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H108" s="250" t="s">
-        <v>318</v>
+        <v>72</v>
       </c>
       <c r="I108" s="225" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
     </row>
     <row r="109" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B109" s="245">
-        <v>46378</v>
-[...1 lines deleted...]
-      <c r="C109" s="216"/>
+        <v>46372</v>
+      </c>
+      <c r="C109" s="216" t="s">
+        <v>116</v>
+      </c>
       <c r="D109" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E109" s="218"/>
+        <v>30</v>
+      </c>
+      <c r="E109" s="218" t="s">
+        <v>31</v>
+      </c>
       <c r="F109" s="221" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="G109" s="218" t="s">
         <v>27</v>
       </c>
       <c r="H109" s="250" t="s">
-        <v>317</v>
+        <v>42</v>
       </c>
       <c r="I109" s="225" t="s">
-        <v>16</v>
+        <v>43</v>
       </c>
     </row>
     <row r="110" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B110" s="245">
-        <v>46379</v>
+        <v>46377</v>
       </c>
       <c r="C110" s="216"/>
       <c r="D110" s="218" t="s">
+        <v>30</v>
+      </c>
+      <c r="E110" s="218" t="s">
+        <v>329</v>
+      </c>
+      <c r="F110" s="221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G110" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H110" s="250" t="s">
+        <v>318</v>
+      </c>
+      <c r="I110" s="225" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="111" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B111" s="245">
+        <v>46378</v>
+      </c>
+      <c r="C111" s="216"/>
+      <c r="D111" s="218" t="s">
         <v>12</v>
       </c>
-      <c r="E110" s="218"/>
-      <c r="F110" s="221" t="s">
+      <c r="E111" s="218"/>
+      <c r="F111" s="221" t="s">
+        <v>32</v>
+      </c>
+      <c r="G111" s="218" t="s">
+        <v>27</v>
+      </c>
+      <c r="H111" s="250" t="s">
+        <v>317</v>
+      </c>
+      <c r="I111" s="225" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="112" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B112" s="245">
+        <v>46379</v>
+      </c>
+      <c r="C112" s="216"/>
+      <c r="D112" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="218"/>
+      <c r="F112" s="221" t="s">
         <v>21</v>
       </c>
-      <c r="G110" s="218" t="s">
+      <c r="G112" s="218" t="s">
         <v>24</v>
       </c>
-      <c r="H110" s="250" t="s">
+      <c r="H112" s="250" t="s">
         <v>76</v>
       </c>
-      <c r="I110" s="225" t="s">
+      <c r="I112" s="225" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="111" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B111" s="248">
+    <row r="113" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B113" s="248">
         <v>46380</v>
       </c>
-      <c r="C111" s="232"/>
-      <c r="D111" s="224" t="s">
+      <c r="C113" s="232"/>
+      <c r="D113" s="224" t="s">
         <v>65</v>
       </c>
-      <c r="E111" s="224"/>
-      <c r="F111" s="222" t="s">
+      <c r="E113" s="224"/>
+      <c r="F113" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="G111" s="224" t="s">
+      <c r="G113" s="224" t="s">
         <v>24</v>
       </c>
-      <c r="H111" s="251" t="s">
+      <c r="H113" s="251" t="s">
         <v>66</v>
       </c>
-      <c r="I111" s="226" t="s">
+      <c r="I113" s="226" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="112" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="B112" s="246">
+    <row r="114" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B114" s="246">
         <v>46394</v>
       </c>
-      <c r="C112" s="229"/>
-      <c r="D112" s="228" t="s">
+      <c r="C114" s="229"/>
+      <c r="D114" s="228" t="s">
         <v>12</v>
       </c>
-      <c r="E112" s="228"/>
-[...3 lines deleted...]
-      <c r="G112" s="228" t="s">
+      <c r="E114" s="228"/>
+      <c r="F114" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="228" t="s">
         <v>24</v>
       </c>
-      <c r="H112" s="261" t="s">
+      <c r="H114" s="261" t="s">
         <v>84</v>
       </c>
-      <c r="I112" s="231" t="s">
+      <c r="I114" s="231" t="s">
         <v>26</v>
-      </c>
-[...42 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="115" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B115" s="245">
-        <v>46401</v>
+        <v>46395</v>
       </c>
       <c r="C115" s="216"/>
       <c r="D115" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E115" s="218"/>
       <c r="F115" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G115" s="218" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H115" s="250" t="s">
-        <v>319</v>
+        <v>54</v>
       </c>
       <c r="I115" s="225" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
     </row>
     <row r="116" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B116" s="245">
-        <v>46402</v>
+        <v>46399</v>
       </c>
       <c r="C116" s="216"/>
       <c r="D116" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E116" s="218"/>
       <c r="F116" s="221" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G116" s="218" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H116" s="250" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="I116" s="225" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="117" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="117" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B117" s="245">
-        <v>46405</v>
+        <v>46401</v>
       </c>
       <c r="C117" s="216"/>
       <c r="D117" s="218" t="s">
         <v>30</v>
       </c>
-      <c r="E117" s="218"/>
+      <c r="E117" s="218" t="s">
+        <v>31</v>
+      </c>
       <c r="F117" s="221" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="218" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>24</v>
+      </c>
+      <c r="H117" s="250" t="s">
+        <v>319</v>
       </c>
       <c r="I117" s="225" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
     </row>
     <row r="118" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B118" s="245">
-        <v>46406</v>
+        <v>46402</v>
       </c>
       <c r="C118" s="216"/>
       <c r="D118" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E118" s="218"/>
       <c r="F118" s="221" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="218" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H118" s="250" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="I118" s="225" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="119" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="119" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B119" s="245">
-        <v>46407</v>
+        <v>46405</v>
       </c>
       <c r="C119" s="216"/>
       <c r="D119" s="218" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="E119" s="218"/>
       <c r="F119" s="221" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G119" s="218" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>14</v>
+      </c>
+      <c r="H119" s="264" t="s">
+        <v>88</v>
       </c>
       <c r="I119" s="225" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
     </row>
     <row r="120" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B120" s="245">
-        <v>46408</v>
+        <v>46406</v>
       </c>
       <c r="C120" s="216"/>
       <c r="D120" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E120" s="218"/>
       <c r="F120" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G120" s="218" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H120" s="250" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="I120" s="225" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
     </row>
     <row r="121" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B121" s="245">
-        <v>46409</v>
+        <v>46407</v>
       </c>
       <c r="C121" s="216"/>
       <c r="D121" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E121" s="218"/>
       <c r="F121" s="221" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G121" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H121" s="250" t="s">
-        <v>320</v>
+        <v>103</v>
       </c>
       <c r="I121" s="225" t="s">
-        <v>79</v>
+        <v>29</v>
       </c>
     </row>
     <row r="122" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B122" s="245">
-        <v>46412</v>
+        <v>46408</v>
       </c>
       <c r="C122" s="216"/>
       <c r="D122" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E122" s="218"/>
       <c r="F122" s="221" t="s">
         <v>17</v>
       </c>
       <c r="G122" s="218" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H122" s="250" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="I122" s="225" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="123" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B123" s="245">
-        <v>46413</v>
+        <v>46409</v>
       </c>
       <c r="C123" s="216"/>
       <c r="D123" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E123" s="218"/>
       <c r="F123" s="221" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G123" s="218" t="s">
         <v>14</v>
       </c>
       <c r="H123" s="250" t="s">
-        <v>92</v>
+        <v>320</v>
       </c>
       <c r="I123" s="225" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
     </row>
     <row r="124" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B124" s="245">
-        <v>46415</v>
+        <v>46412</v>
       </c>
       <c r="C124" s="216"/>
       <c r="D124" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E124" s="218"/>
+      <c r="F124" s="221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124" s="218" t="s">
+        <v>27</v>
+      </c>
+      <c r="H124" s="250" t="s">
+        <v>95</v>
+      </c>
+      <c r="I124" s="225" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="125" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B125" s="245">
+        <v>46413</v>
+      </c>
+      <c r="C125" s="216"/>
+      <c r="D125" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E125" s="218"/>
+      <c r="F125" s="221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H125" s="250" t="s">
+        <v>92</v>
+      </c>
+      <c r="I125" s="225" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="126" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B126" s="245">
+        <v>46415</v>
+      </c>
+      <c r="C126" s="216"/>
+      <c r="D126" s="218" t="s">
         <v>30</v>
       </c>
-      <c r="E124" s="218" t="s">
+      <c r="E126" s="218" t="s">
         <v>31</v>
       </c>
-      <c r="F124" s="221" t="s">
+      <c r="F126" s="221" t="s">
         <v>21</v>
       </c>
-      <c r="G124" s="218" t="s">
-[...2 lines deleted...]
-      <c r="H124" s="250" t="s">
+      <c r="G126" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H126" s="250" t="s">
         <v>138</v>
       </c>
-      <c r="I124" s="225" t="s">
+      <c r="I126" s="225" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="125" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B125" s="248">
+    <row r="127" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B127" s="248">
         <v>46416</v>
       </c>
-      <c r="C125" s="232"/>
-      <c r="D125" s="224" t="s">
+      <c r="C127" s="232"/>
+      <c r="D127" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="E125" s="224"/>
-[...6 lines deleted...]
-      <c r="H125" s="251" t="s">
+      <c r="E127" s="224"/>
+      <c r="F127" s="222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="224" t="s">
+        <v>14</v>
+      </c>
+      <c r="H127" s="251" t="s">
         <v>37</v>
       </c>
-      <c r="I125" s="226" t="s">
+      <c r="I127" s="226" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="126" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B126" s="246">
+    <row r="128" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B128" s="246">
         <v>46419</v>
       </c>
-      <c r="C126" s="229"/>
-      <c r="D126" s="228" t="s">
+      <c r="C128" s="229"/>
+      <c r="D128" s="228" t="s">
         <v>12</v>
       </c>
-      <c r="E126" s="228"/>
-      <c r="F126" s="230" t="s">
+      <c r="E128" s="228"/>
+      <c r="F128" s="230" t="s">
         <v>21</v>
       </c>
-      <c r="G126" s="228" t="s">
-[...2 lines deleted...]
-      <c r="H126" s="252" t="s">
+      <c r="G128" s="228" t="s">
+        <v>14</v>
+      </c>
+      <c r="H128" s="252" t="s">
         <v>22</v>
       </c>
-      <c r="I126" s="231" t="s">
+      <c r="I128" s="231" t="s">
         <v>23</v>
-      </c>
-[...44 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="129" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B129" s="245">
-        <v>46422</v>
+        <v>46420</v>
       </c>
       <c r="C129" s="216"/>
       <c r="D129" s="218" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="E129" s="218"/>
       <c r="F129" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G129" s="218" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H129" s="250" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="I129" s="225" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="130" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="130" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B130" s="245">
-        <v>46426</v>
+        <v>46421</v>
       </c>
       <c r="C130" s="216"/>
       <c r="D130" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E130" s="218"/>
+        <v>30</v>
+      </c>
+      <c r="E130" s="218" t="s">
+        <v>58</v>
+      </c>
       <c r="F130" s="221" t="s">
         <v>21</v>
       </c>
       <c r="G130" s="218" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>14</v>
+      </c>
+      <c r="H130" s="255" t="s">
+        <v>59</v>
       </c>
       <c r="I130" s="225" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
     </row>
     <row r="131" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B131" s="245">
-        <v>46427</v>
+        <v>46422</v>
       </c>
       <c r="C131" s="216"/>
       <c r="D131" s="218" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="E131" s="218"/>
       <c r="F131" s="221" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G131" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H131" s="250" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="I131" s="225" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
     </row>
     <row r="132" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B132" s="245">
-        <v>46433</v>
+        <v>46426</v>
       </c>
       <c r="C132" s="216"/>
       <c r="D132" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E132" s="218"/>
       <c r="F132" s="221" t="s">
         <v>21</v>
       </c>
       <c r="G132" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H132" s="250" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="I132" s="225" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="133" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B133" s="245">
-        <v>46434</v>
+        <v>46427</v>
       </c>
       <c r="C133" s="216"/>
       <c r="D133" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E133" s="218"/>
       <c r="F133" s="221" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="G133" s="218" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H133" s="250" t="s">
-        <v>117</v>
+        <v>61</v>
       </c>
       <c r="I133" s="225" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="134" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B134" s="245">
-        <v>46435</v>
+        <v>46433</v>
       </c>
       <c r="C134" s="216"/>
       <c r="D134" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E134" s="218"/>
       <c r="F134" s="221" t="s">
         <v>21</v>
       </c>
       <c r="G134" s="218" t="s">
         <v>14</v>
       </c>
       <c r="H134" s="250" t="s">
-        <v>83</v>
+        <v>46</v>
       </c>
       <c r="I134" s="225" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
     </row>
     <row r="135" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B135" s="245">
-        <v>46440</v>
+        <v>46434</v>
       </c>
       <c r="C135" s="216"/>
       <c r="D135" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E135" s="218"/>
       <c r="F135" s="221" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H135" s="250" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="I135" s="225" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
     </row>
     <row r="136" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B136" s="245">
-        <v>46442</v>
-[...3 lines deleted...]
-      </c>
+        <v>46435</v>
+      </c>
+      <c r="C136" s="216"/>
       <c r="D136" s="218" t="s">
         <v>30</v>
       </c>
       <c r="E136" s="218" t="s">
+        <v>31</v>
+      </c>
+      <c r="F136" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G136" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H136" s="250" t="s">
+        <v>83</v>
+      </c>
+      <c r="I136" s="225" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="137" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B137" s="245">
+        <v>46440</v>
+      </c>
+      <c r="C137" s="216"/>
+      <c r="D137" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E137" s="218"/>
+      <c r="F137" s="221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H137" s="250" t="s">
+        <v>104</v>
+      </c>
+      <c r="I137" s="225" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="138" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B138" s="245">
+        <v>46442</v>
+      </c>
+      <c r="C138" s="216" t="s">
+        <v>118</v>
+      </c>
+      <c r="D138" s="218" t="s">
+        <v>30</v>
+      </c>
+      <c r="E138" s="218" t="s">
         <v>58</v>
       </c>
-      <c r="F136" s="221" t="s">
+      <c r="F138" s="221" t="s">
         <v>41</v>
       </c>
-      <c r="G136" s="218" t="s">
+      <c r="G138" s="218" t="s">
         <v>27</v>
       </c>
-      <c r="H136" s="250" t="s">
+      <c r="H138" s="250" t="s">
         <v>42</v>
       </c>
-      <c r="I136" s="225" t="s">
+      <c r="I138" s="225" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="137" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B137" s="248">
+    <row r="139" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B139" s="248">
         <v>46444</v>
       </c>
-      <c r="C137" s="232"/>
-      <c r="D137" s="224" t="s">
+      <c r="C139" s="232"/>
+      <c r="D139" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="E137" s="224"/>
-[...3 lines deleted...]
-      <c r="G137" s="224" t="s">
+      <c r="E139" s="224"/>
+      <c r="F139" s="222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="224" t="s">
         <v>27</v>
       </c>
-      <c r="H137" s="251" t="s">
+      <c r="H139" s="251" t="s">
         <v>71</v>
       </c>
-      <c r="I137" s="226" t="s">
+      <c r="I139" s="226" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="138" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B138" s="246">
+    <row r="140" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B140" s="246">
         <v>46448</v>
       </c>
-      <c r="C138" s="229"/>
-      <c r="D138" s="228" t="s">
+      <c r="C140" s="229"/>
+      <c r="D140" s="228" t="s">
         <v>12</v>
       </c>
-      <c r="E138" s="228"/>
-      <c r="F138" s="230" t="s">
+      <c r="E140" s="228"/>
+      <c r="F140" s="230" t="s">
         <v>17</v>
       </c>
-      <c r="G138" s="228" t="s">
-[...2 lines deleted...]
-      <c r="H138" s="252" t="s">
+      <c r="G140" s="228" t="s">
+        <v>14</v>
+      </c>
+      <c r="H140" s="252" t="s">
         <v>112</v>
       </c>
-      <c r="I138" s="231" t="s">
+      <c r="I140" s="231" t="s">
         <v>113</v>
-      </c>
-[...44 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="141" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B141" s="245">
-        <v>46451</v>
+        <v>46449</v>
       </c>
       <c r="C141" s="216"/>
       <c r="D141" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E141" s="218"/>
       <c r="F141" s="221" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G141" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H141" s="250" t="s">
-        <v>85</v>
+        <v>107</v>
       </c>
       <c r="I141" s="225" t="s">
-        <v>86</v>
+        <v>29</v>
       </c>
     </row>
     <row r="142" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B142" s="245">
-        <v>46457</v>
+        <v>46450</v>
       </c>
       <c r="C142" s="216"/>
       <c r="D142" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E142" s="218"/>
+        <v>30</v>
+      </c>
+      <c r="E142" s="218" t="s">
+        <v>31</v>
+      </c>
       <c r="F142" s="221" t="s">
         <v>17</v>
       </c>
       <c r="G142" s="218" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="H142" s="250" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="I142" s="225" t="s">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="143" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B143" s="245">
-        <v>46458</v>
+        <v>46451</v>
       </c>
       <c r="C143" s="216"/>
       <c r="D143" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E143" s="218"/>
       <c r="F143" s="221" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G143" s="218" t="s">
         <v>14</v>
       </c>
       <c r="H143" s="250" t="s">
-        <v>321</v>
+        <v>85</v>
       </c>
       <c r="I143" s="225" t="s">
-        <v>102</v>
+        <v>86</v>
       </c>
     </row>
     <row r="144" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B144" s="245">
-        <v>46462</v>
+        <v>46457</v>
       </c>
       <c r="C144" s="216"/>
       <c r="D144" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E144" s="218"/>
       <c r="F144" s="221" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G144" s="218" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H144" s="250" t="s">
-        <v>119</v>
+        <v>62</v>
       </c>
       <c r="I144" s="225" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="145" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B145" s="245">
-        <v>46464</v>
+        <v>46458</v>
       </c>
       <c r="C145" s="216"/>
       <c r="D145" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E145" s="218"/>
       <c r="F145" s="221" t="s">
         <v>21</v>
       </c>
       <c r="G145" s="218" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H145" s="250" t="s">
-        <v>111</v>
+        <v>321</v>
       </c>
       <c r="I145" s="225" t="s">
-        <v>29</v>
+        <v>102</v>
       </c>
     </row>
     <row r="146" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B146" s="245">
-        <v>46465</v>
+        <v>46462</v>
       </c>
       <c r="C146" s="216"/>
       <c r="D146" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E146" s="218"/>
       <c r="F146" s="221" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H146" s="250" t="s">
+        <v>119</v>
+      </c>
+      <c r="I146" s="225" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="147" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B147" s="245">
+        <v>46464</v>
+      </c>
+      <c r="C147" s="216"/>
+      <c r="D147" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E147" s="218"/>
+      <c r="F147" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G147" s="218" t="s">
+        <v>24</v>
+      </c>
+      <c r="H147" s="250" t="s">
+        <v>111</v>
+      </c>
+      <c r="I147" s="225" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="148" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B148" s="245">
+        <v>46465</v>
+      </c>
+      <c r="C148" s="216"/>
+      <c r="D148" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E148" s="218"/>
+      <c r="F148" s="221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H148" s="250" t="s">
         <v>87</v>
       </c>
-      <c r="I146" s="225" t="s">
+      <c r="I148" s="225" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="147" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-      <c r="B147" s="248">
+    <row r="149" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B149" s="248">
         <v>46469</v>
       </c>
-      <c r="C147" s="232"/>
-      <c r="D147" s="224" t="s">
+      <c r="C149" s="232"/>
+      <c r="D149" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="E147" s="224"/>
-[...6 lines deleted...]
-      <c r="H147" s="251" t="s">
+      <c r="E149" s="224"/>
+      <c r="F149" s="222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="224" t="s">
+        <v>14</v>
+      </c>
+      <c r="H149" s="251" t="s">
         <v>98</v>
       </c>
-      <c r="I147" s="226" t="s">
+      <c r="I149" s="226" t="s">
         <v>99</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H149" s="81"/>
     </row>
     <row r="150" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C150" s="130">
-        <v>46100</v>
-[...6 lines deleted...]
-      <c r="G150" s="269"/>
+        <v>46154</v>
+      </c>
+      <c r="D150" s="272" t="s">
+        <v>3</v>
+      </c>
+      <c r="E150" s="273"/>
+      <c r="F150" s="273"/>
+      <c r="G150" s="273"/>
       <c r="H150" s="81"/>
     </row>
     <row r="151" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C151" s="130">
-        <v>46066</v>
-[...7 lines deleted...]
-      <c r="I151" s="83"/>
+        <v>46154</v>
+      </c>
+      <c r="D151" s="272" t="s">
+        <v>4</v>
+      </c>
+      <c r="E151" s="273"/>
+      <c r="F151" s="273"/>
+      <c r="G151" s="273"/>
+      <c r="H151" s="81"/>
     </row>
     <row r="152" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C152" s="130">
-        <v>46045</v>
-[...7 lines deleted...]
-      <c r="I152" s="83"/>
+        <v>46100</v>
+      </c>
+      <c r="D152" s="277" t="s">
+        <v>120</v>
+      </c>
+      <c r="E152" s="277"/>
+      <c r="F152" s="277"/>
+      <c r="G152" s="277"/>
+      <c r="H152" s="81"/>
     </row>
     <row r="153" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C153" s="130">
-        <v>46042</v>
-[...7 lines deleted...]
-      <c r="H153" s="81"/>
+        <v>46066</v>
+      </c>
+      <c r="D153" s="272" t="s">
+        <v>121</v>
+      </c>
+      <c r="E153" s="272"/>
+      <c r="F153" s="272"/>
+      <c r="G153" s="272"/>
+      <c r="I153" s="83"/>
     </row>
     <row r="154" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C154" s="130">
-        <v>46037</v>
-[...6 lines deleted...]
-      <c r="G154" s="267"/>
+        <v>46045</v>
+      </c>
+      <c r="D154" s="272" t="s">
+        <v>122</v>
+      </c>
+      <c r="E154" s="272"/>
+      <c r="F154" s="272"/>
+      <c r="G154" s="272"/>
       <c r="I154" s="83"/>
     </row>
     <row r="155" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C155" s="130">
-        <v>46037</v>
-[...6 lines deleted...]
-      <c r="G155" s="267"/>
+        <v>46042</v>
+      </c>
+      <c r="D155" s="272" t="s">
+        <v>123</v>
+      </c>
+      <c r="E155" s="272"/>
+      <c r="F155" s="272"/>
+      <c r="G155" s="272"/>
       <c r="H155" s="81"/>
     </row>
     <row r="156" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C156" s="130">
+        <v>46037</v>
+      </c>
+      <c r="D156" s="272" t="s">
+        <v>124</v>
+      </c>
+      <c r="E156" s="272"/>
+      <c r="F156" s="272"/>
+      <c r="G156" s="272"/>
+      <c r="I156" s="83"/>
+    </row>
+    <row r="157" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C157" s="130">
+        <v>46037</v>
+      </c>
+      <c r="D157" s="272" t="s">
+        <v>125</v>
+      </c>
+      <c r="E157" s="272"/>
+      <c r="F157" s="272"/>
+      <c r="G157" s="272"/>
+      <c r="H157" s="81"/>
+    </row>
+    <row r="158" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C158" s="130">
         <v>46028</v>
       </c>
-      <c r="D156" s="268" t="s">
+      <c r="D158" s="276" t="s">
         <v>126</v>
       </c>
-      <c r="E156" s="268"/>
-[...15 lines deleted...]
-      <c r="E158" s="84"/>
+      <c r="E158" s="276"/>
+      <c r="F158" s="276"/>
+      <c r="G158" s="276"/>
+      <c r="H158" s="81"/>
     </row>
     <row r="159" spans="2:9" x14ac:dyDescent="0.45">
-      <c r="C159" s="130"/>
-[...4 lines deleted...]
-      <c r="H159" s="171"/>
+      <c r="B159" s="104"/>
+      <c r="C159" s="183"/>
+      <c r="D159" s="84"/>
+      <c r="E159" s="84"/>
+      <c r="H159" s="83"/>
     </row>
     <row r="160" spans="2:9" x14ac:dyDescent="0.45">
-      <c r="C160" s="82"/>
-[...5 lines deleted...]
-      <c r="I160" s="88"/>
+      <c r="B160" s="104"/>
+      <c r="C160" s="183"/>
+      <c r="D160" s="84"/>
+      <c r="E160" s="84"/>
     </row>
     <row r="161" spans="3:9" x14ac:dyDescent="0.45">
-      <c r="C161" s="82"/>
+      <c r="C161" s="130"/>
       <c r="D161" s="184"/>
       <c r="E161" s="184"/>
       <c r="F161" s="185"/>
       <c r="G161" s="185"/>
-      <c r="H161" s="185"/>
-      <c r="I161" s="185"/>
+      <c r="H161" s="171"/>
     </row>
     <row r="162" spans="3:9" x14ac:dyDescent="0.45">
       <c r="C162" s="82"/>
-      <c r="D162" s="184"/>
-[...4 lines deleted...]
-      <c r="I162" s="185"/>
+      <c r="D162" s="88"/>
+      <c r="E162" s="88"/>
+      <c r="F162" s="88"/>
+      <c r="G162" s="88"/>
+      <c r="H162" s="88"/>
+      <c r="I162" s="88"/>
     </row>
     <row r="163" spans="3:9" x14ac:dyDescent="0.45">
       <c r="C163" s="82"/>
       <c r="D163" s="184"/>
       <c r="E163" s="184"/>
       <c r="F163" s="185"/>
       <c r="G163" s="185"/>
       <c r="H163" s="185"/>
       <c r="I163" s="185"/>
     </row>
     <row r="164" spans="3:9" x14ac:dyDescent="0.45">
       <c r="C164" s="82"/>
       <c r="D164" s="184"/>
       <c r="E164" s="184"/>
       <c r="F164" s="185"/>
       <c r="G164" s="185"/>
       <c r="H164" s="185"/>
       <c r="I164" s="185"/>
     </row>
     <row r="165" spans="3:9" x14ac:dyDescent="0.45">
       <c r="C165" s="82"/>
       <c r="D165" s="184"/>
       <c r="E165" s="184"/>
       <c r="F165" s="185"/>
       <c r="G165" s="185"/>
       <c r="H165" s="185"/>
       <c r="I165" s="185"/>
     </row>
     <row r="166" spans="3:9" x14ac:dyDescent="0.45">
-      <c r="C166" s="87"/>
-[...5 lines deleted...]
-      <c r="I166" s="83"/>
+      <c r="C166" s="82"/>
+      <c r="D166" s="184"/>
+      <c r="E166" s="184"/>
+      <c r="F166" s="185"/>
+      <c r="G166" s="185"/>
+      <c r="H166" s="185"/>
+      <c r="I166" s="185"/>
     </row>
     <row r="167" spans="3:9" x14ac:dyDescent="0.45">
-      <c r="C167" s="87"/>
-[...5 lines deleted...]
-      <c r="I167" s="88"/>
+      <c r="C167" s="82"/>
+      <c r="D167" s="184"/>
+      <c r="E167" s="184"/>
+      <c r="F167" s="185"/>
+      <c r="G167" s="185"/>
+      <c r="H167" s="185"/>
+      <c r="I167" s="185"/>
     </row>
     <row r="168" spans="3:9" x14ac:dyDescent="0.45">
-      <c r="C168" s="113"/>
+      <c r="C168" s="87"/>
       <c r="D168" s="88"/>
       <c r="E168" s="88"/>
-      <c r="F168" s="88"/>
-[...2 lines deleted...]
-      <c r="I168" s="88"/>
+      <c r="F168" s="83"/>
+      <c r="G168" s="83"/>
+      <c r="H168" s="83"/>
+      <c r="I168" s="83"/>
     </row>
     <row r="169" spans="3:9" x14ac:dyDescent="0.45">
       <c r="C169" s="87"/>
       <c r="D169" s="88"/>
       <c r="E169" s="88"/>
       <c r="F169" s="88"/>
       <c r="G169" s="88"/>
       <c r="H169" s="88"/>
       <c r="I169" s="88"/>
     </row>
     <row r="170" spans="3:9" x14ac:dyDescent="0.45">
-      <c r="C170" s="87"/>
+      <c r="C170" s="113"/>
       <c r="D170" s="88"/>
       <c r="E170" s="88"/>
       <c r="F170" s="88"/>
       <c r="G170" s="88"/>
       <c r="H170" s="88"/>
       <c r="I170" s="88"/>
     </row>
     <row r="171" spans="3:9" x14ac:dyDescent="0.45">
       <c r="C171" s="87"/>
       <c r="D171" s="88"/>
       <c r="E171" s="88"/>
       <c r="F171" s="88"/>
       <c r="G171" s="88"/>
       <c r="H171" s="88"/>
       <c r="I171" s="88"/>
     </row>
     <row r="172" spans="3:9" x14ac:dyDescent="0.45">
       <c r="C172" s="87"/>
       <c r="D172" s="88"/>
       <c r="E172" s="88"/>
       <c r="F172" s="88"/>
       <c r="G172" s="88"/>
       <c r="H172" s="88"/>
       <c r="I172" s="88"/>
     </row>
+    <row r="173" spans="3:9" x14ac:dyDescent="0.45">
+      <c r="C173" s="87"/>
+      <c r="D173" s="88"/>
+      <c r="E173" s="88"/>
+      <c r="F173" s="88"/>
+      <c r="G173" s="88"/>
+      <c r="H173" s="88"/>
+      <c r="I173" s="88"/>
+    </row>
+    <row r="174" spans="3:9" x14ac:dyDescent="0.45">
+      <c r="C174" s="87"/>
+      <c r="D174" s="88"/>
+      <c r="E174" s="88"/>
+      <c r="F174" s="88"/>
+      <c r="G174" s="88"/>
+      <c r="H174" s="88"/>
+      <c r="I174" s="88"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A7:M156" xr:uid="{00000000-0009-0000-0000-000000000000}">
+  <autoFilter ref="A8:M158" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
-  <mergeCells count="12">
-[...4 lines deleted...]
-    <mergeCell ref="D5:G5"/>
+  <mergeCells count="13">
+    <mergeCell ref="D155:G155"/>
+    <mergeCell ref="D156:G156"/>
+    <mergeCell ref="D157:G157"/>
+    <mergeCell ref="D158:G158"/>
+    <mergeCell ref="D152:G152"/>
     <mergeCell ref="D153:G153"/>
     <mergeCell ref="D154:G154"/>
-    <mergeCell ref="D155:G155"/>
-    <mergeCell ref="D156:G156"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="B8:C8"/>
     <mergeCell ref="D150:G150"/>
+    <mergeCell ref="D5:G5"/>
     <mergeCell ref="D151:G151"/>
-    <mergeCell ref="D152:G152"/>
+    <mergeCell ref="D6:G6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
-    <hyperlink ref="H8" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...138 lines deleted...]
-    <hyperlink ref="H117" r:id="rId140" xr:uid="{E7283A17-F3A3-41D9-8745-61AB1ED6975E}"/>
+    <hyperlink ref="H9" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="H10" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="H11" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="H12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="H13" r:id="rId5" display="［１５５］モータの振動騒音（基礎編） （今知りたい！実務に役立つ基礎知識と低減対策法）" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="H14" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="H15" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="H16" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="H17" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="H18" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="H19" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="H20" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="H21" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="H22" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="H23" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="H24" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="H25" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="H26" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="H27" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="H28" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="H29" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="H30" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="H31" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="H32" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="H33" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="H34" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="H35" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="H36" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="H37" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="H38" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="H39" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="H40" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="H41" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="H42" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="H43" r:id="rId35" display="［１１３］燃料電池技術　知って得する基礎知識」" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="H44" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="H45" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="H46" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="H47" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="H48" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="H49" r:id="rId41" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="H50" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="H51" r:id="rId43" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="H52" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="H53" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="H54" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="H55" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="H56" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="H57" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="H59" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="H60" r:id="rId51" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="H61" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="H62" r:id="rId53" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="H63" r:id="rId54" display=" _x0009_[１２４]DC-DCコンバータの徹底理解講座（ブリッジ型）" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="H64" r:id="rId55" display=" [１６７]シミュレータと実機で学ぶブラシレスモータ設計入門" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
+    <hyperlink ref="H65" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
+    <hyperlink ref="H66" r:id="rId57" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
+    <hyperlink ref="H67" r:id="rId58" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
+    <hyperlink ref="H68" r:id="rId59" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="H69" r:id="rId60" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
+    <hyperlink ref="H70" r:id="rId61" display=" _x0009_[１２４]DC-DCコンバータの徹底理解講座（ブリッジ型）" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
+    <hyperlink ref="H71" r:id="rId62" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="H72" r:id="rId63" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
+    <hyperlink ref="H73" r:id="rId64" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
+    <hyperlink ref="H74" r:id="rId65" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
+    <hyperlink ref="H75" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="H76" r:id="rId67" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="H77" r:id="rId68" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="H78" r:id="rId69" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="H79" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
+    <hyperlink ref="H80" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="H81" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
+    <hyperlink ref="H82" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="H83" r:id="rId74" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
+    <hyperlink ref="H84" r:id="rId75" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
+    <hyperlink ref="H85" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
+    <hyperlink ref="H86" r:id="rId77" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
+    <hyperlink ref="H87" r:id="rId78" display=" [１６７]シミュレータと実機で学ぶブラシレスモータ設計入門" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
+    <hyperlink ref="H88" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
+    <hyperlink ref="H89" r:id="rId80" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
+    <hyperlink ref="H90" r:id="rId81" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="H91" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
+    <hyperlink ref="H92" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
+    <hyperlink ref="H93" r:id="rId84" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
+    <hyperlink ref="H94" r:id="rId85" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
+    <hyperlink ref="H95" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
+    <hyperlink ref="H96" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="H97" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
+    <hyperlink ref="H98" r:id="rId89" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
+    <hyperlink ref="H99" r:id="rId90" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
+    <hyperlink ref="H100" r:id="rId91" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
+    <hyperlink ref="H101" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
+    <hyperlink ref="H102" r:id="rId93" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
+    <hyperlink ref="H103" r:id="rId94" xr:uid="{00000000-0004-0000-0000-00005D000000}"/>
+    <hyperlink ref="H104" r:id="rId95" xr:uid="{00000000-0004-0000-0000-00005E000000}"/>
+    <hyperlink ref="H107" r:id="rId96" xr:uid="{00000000-0004-0000-0000-000060000000}"/>
+    <hyperlink ref="H108" r:id="rId97" xr:uid="{00000000-0004-0000-0000-000061000000}"/>
+    <hyperlink ref="H109" r:id="rId98" xr:uid="{00000000-0004-0000-0000-000062000000}"/>
+    <hyperlink ref="H110" r:id="rId99" xr:uid="{00000000-0004-0000-0000-000063000000}"/>
+    <hyperlink ref="H111" r:id="rId100" xr:uid="{00000000-0004-0000-0000-000064000000}"/>
+    <hyperlink ref="H112" r:id="rId101" xr:uid="{00000000-0004-0000-0000-000065000000}"/>
+    <hyperlink ref="H113" r:id="rId102" xr:uid="{00000000-0004-0000-0000-000066000000}"/>
+    <hyperlink ref="H114" r:id="rId103" xr:uid="{00000000-0004-0000-0000-000067000000}"/>
+    <hyperlink ref="H115" r:id="rId104" xr:uid="{00000000-0004-0000-0000-000068000000}"/>
+    <hyperlink ref="H116" r:id="rId105" xr:uid="{00000000-0004-0000-0000-000069000000}"/>
+    <hyperlink ref="H117" r:id="rId106" xr:uid="{00000000-0004-0000-0000-00006A000000}"/>
+    <hyperlink ref="H118" r:id="rId107" xr:uid="{00000000-0004-0000-0000-00006B000000}"/>
+    <hyperlink ref="H120" r:id="rId108" xr:uid="{00000000-0004-0000-0000-00006C000000}"/>
+    <hyperlink ref="H121" r:id="rId109" xr:uid="{00000000-0004-0000-0000-00006D000000}"/>
+    <hyperlink ref="H122" r:id="rId110" xr:uid="{00000000-0004-0000-0000-00006E000000}"/>
+    <hyperlink ref="H123" r:id="rId111" display="［１１３］燃料電池技術　知って得する基礎知識」" xr:uid="{00000000-0004-0000-0000-00006F000000}"/>
+    <hyperlink ref="H124" r:id="rId112" xr:uid="{00000000-0004-0000-0000-000070000000}"/>
+    <hyperlink ref="H125" r:id="rId113" xr:uid="{00000000-0004-0000-0000-000071000000}"/>
+    <hyperlink ref="H126" r:id="rId114" display=" [１６７]シミュレータと実機で学ぶブラシレスモータ設計入門" xr:uid="{00000000-0004-0000-0000-000072000000}"/>
+    <hyperlink ref="H127" r:id="rId115" xr:uid="{00000000-0004-0000-0000-000073000000}"/>
+    <hyperlink ref="H128" r:id="rId116" xr:uid="{00000000-0004-0000-0000-000074000000}"/>
+    <hyperlink ref="H129" r:id="rId117" xr:uid="{00000000-0004-0000-0000-000075000000}"/>
+    <hyperlink ref="H131" r:id="rId118" xr:uid="{00000000-0004-0000-0000-000077000000}"/>
+    <hyperlink ref="H132" r:id="rId119" xr:uid="{00000000-0004-0000-0000-000078000000}"/>
+    <hyperlink ref="H133" r:id="rId120" xr:uid="{00000000-0004-0000-0000-000079000000}"/>
+    <hyperlink ref="H134" r:id="rId121" xr:uid="{00000000-0004-0000-0000-00007A000000}"/>
+    <hyperlink ref="H135" r:id="rId122" xr:uid="{00000000-0004-0000-0000-00007B000000}"/>
+    <hyperlink ref="H136" r:id="rId123" xr:uid="{00000000-0004-0000-0000-00007C000000}"/>
+    <hyperlink ref="H137" r:id="rId124" xr:uid="{00000000-0004-0000-0000-00007D000000}"/>
+    <hyperlink ref="H138" r:id="rId125" xr:uid="{00000000-0004-0000-0000-00007E000000}"/>
+    <hyperlink ref="H139" r:id="rId126" xr:uid="{00000000-0004-0000-0000-00007F000000}"/>
+    <hyperlink ref="H140" r:id="rId127" xr:uid="{00000000-0004-0000-0000-000080000000}"/>
+    <hyperlink ref="H141" r:id="rId128" xr:uid="{00000000-0004-0000-0000-000081000000}"/>
+    <hyperlink ref="H142" r:id="rId129" xr:uid="{00000000-0004-0000-0000-000082000000}"/>
+    <hyperlink ref="H143" r:id="rId130" xr:uid="{00000000-0004-0000-0000-000083000000}"/>
+    <hyperlink ref="H144" r:id="rId131" xr:uid="{00000000-0004-0000-0000-000084000000}"/>
+    <hyperlink ref="H145" r:id="rId132" xr:uid="{00000000-0004-0000-0000-000085000000}"/>
+    <hyperlink ref="H146" r:id="rId133" xr:uid="{00000000-0004-0000-0000-000086000000}"/>
+    <hyperlink ref="H147" r:id="rId134" xr:uid="{00000000-0004-0000-0000-000087000000}"/>
+    <hyperlink ref="H148" r:id="rId135" xr:uid="{00000000-0004-0000-0000-000088000000}"/>
+    <hyperlink ref="H149" r:id="rId136" xr:uid="{00000000-0004-0000-0000-000089000000}"/>
+    <hyperlink ref="H105" r:id="rId137" xr:uid="{5D310873-8DBF-4D82-A056-9D010929147B}"/>
+    <hyperlink ref="H130" r:id="rId138" xr:uid="{FD40BF08-E850-42CB-B46D-EE27AB4DF905}"/>
+    <hyperlink ref="H106" r:id="rId139" display="［１０２］ＳＰＩＣＥのデバイスモデリング基礎とＡＩ活用" xr:uid="{3CB815C5-B7C7-4A8C-A406-1D067E90F925}"/>
+    <hyperlink ref="H119" r:id="rId140" xr:uid="{E7283A17-F3A3-41D9-8745-61AB1ED6975E}"/>
+    <hyperlink ref="H58" r:id="rId141" xr:uid="{A70C55C2-35D7-4054-87EF-AB8610F5BBEB}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125978" footer="0.31496062992125978"/>
   <pageSetup paperSize="8" scale="44" fitToWidth="0" fitToHeight="0" orientation="portrait"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="67" max="11" man="1"/>
-    <brk id="89" max="7" man="1"/>
+    <brk id="69" max="11" man="1"/>
+    <brk id="91" max="7" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:R198"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A46" zoomScale="53" zoomScaleNormal="85" zoomScaleSheetLayoutView="53" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="53" zoomScaleNormal="85" zoomScaleSheetLayoutView="53" workbookViewId="0">
       <selection activeCell="D77" sqref="D77:G77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="21.6" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="83" customWidth="1"/>
     <col min="2" max="2" width="30.3984375" style="81" customWidth="1"/>
     <col min="3" max="3" width="18.8984375" style="83" customWidth="1"/>
     <col min="4" max="4" width="32.3984375" style="83" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.59765625" style="84" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.3984375" style="84" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="118.69921875" style="86" customWidth="1"/>
     <col min="8" max="8" width="28.5" style="84" customWidth="1"/>
     <col min="9" max="9" width="8" style="83" customWidth="1"/>
     <col min="10" max="10" width="11.69921875" style="85" customWidth="1"/>
     <col min="11" max="11" width="11.69921875" style="83" customWidth="1"/>
     <col min="12" max="13" width="11.69921875" style="85" customWidth="1"/>
     <col min="14" max="14" width="8" style="83" customWidth="1"/>
     <col min="15" max="15" width="14.19921875" style="83" customWidth="1"/>
     <col min="16" max="16" width="10.69921875" style="83" customWidth="1"/>
     <col min="17" max="17" width="8" style="83" customWidth="1"/>
     <col min="18" max="18" width="11.19921875" style="83" customWidth="1"/>
     <col min="19" max="19" width="21" style="83" customWidth="1"/>
     <col min="20" max="20" width="8" style="83" customWidth="1"/>
     <col min="21" max="16384" width="8" style="83"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:17" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B2" s="81" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="82">
         <v>46066</v>
       </c>
       <c r="E2" s="83"/>
       <c r="G2" s="84"/>
       <c r="I2" s="172"/>
       <c r="J2" s="83"/>
       <c r="K2" s="85"/>
       <c r="L2" s="83"/>
       <c r="N2" s="85"/>
     </row>
     <row r="3" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C3" s="130">
         <v>46066</v>
       </c>
-      <c r="D3" s="280" t="s">
+      <c r="D3" s="278" t="s">
         <v>127</v>
       </c>
-      <c r="E3" s="281"/>
-[...1 lines deleted...]
-      <c r="G3" s="281"/>
+      <c r="E3" s="279"/>
+      <c r="F3" s="279"/>
+      <c r="G3" s="279"/>
     </row>
     <row r="4" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C4" s="130">
         <v>46045</v>
       </c>
-      <c r="D4" s="280" t="s">
+      <c r="D4" s="278" t="s">
         <v>128</v>
       </c>
-      <c r="E4" s="281"/>
-[...1 lines deleted...]
-      <c r="G4" s="281"/>
+      <c r="E4" s="279"/>
+      <c r="F4" s="279"/>
+      <c r="G4" s="279"/>
     </row>
     <row r="5" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C5" s="130">
         <v>46037</v>
       </c>
-      <c r="D5" s="280" t="s">
+      <c r="D5" s="278" t="s">
         <v>129</v>
       </c>
-      <c r="E5" s="281"/>
-[...1 lines deleted...]
-      <c r="G5" s="281"/>
+      <c r="E5" s="279"/>
+      <c r="F5" s="279"/>
+      <c r="G5" s="279"/>
     </row>
     <row r="6" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C6" s="130">
         <v>46037</v>
       </c>
-      <c r="D6" s="280" t="s">
+      <c r="D6" s="278" t="s">
         <v>130</v>
       </c>
-      <c r="E6" s="281"/>
-[...1 lines deleted...]
-      <c r="G6" s="281"/>
+      <c r="E6" s="279"/>
+      <c r="F6" s="279"/>
+      <c r="G6" s="279"/>
     </row>
     <row r="7" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C7" s="130">
         <v>45939</v>
       </c>
-      <c r="D7" s="280" t="s">
+      <c r="D7" s="278" t="s">
         <v>131</v>
       </c>
-      <c r="E7" s="281"/>
-[...1 lines deleted...]
-      <c r="G7" s="281"/>
+      <c r="E7" s="279"/>
+      <c r="F7" s="279"/>
+      <c r="G7" s="279"/>
     </row>
     <row r="8" spans="2:17" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C8" s="82"/>
     </row>
     <row r="9" spans="2:17" s="90" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="273" t="s">
+      <c r="B9" s="286" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="274"/>
+      <c r="C9" s="287"/>
       <c r="D9" s="142" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="121" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="89" t="s">
         <v>132</v>
       </c>
       <c r="H9" s="89" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="91"/>
       <c r="L9" s="91"/>
       <c r="M9" s="91"/>
       <c r="P9" s="92"/>
       <c r="Q9" s="92"/>
     </row>
     <row r="10" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B10" s="93">
         <v>45749</v>
       </c>
@@ -10976,411 +11069,411 @@
       <c r="P165" s="92"/>
       <c r="Q165" s="92"/>
     </row>
     <row r="166" spans="2:17" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B166" s="104"/>
       <c r="C166" s="153"/>
       <c r="D166" s="105"/>
       <c r="G166" s="106"/>
       <c r="P166" s="92"/>
       <c r="Q166" s="92"/>
     </row>
     <row r="167" spans="2:17" ht="27" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B167" s="104" t="s">
         <v>182</v>
       </c>
       <c r="C167" s="153"/>
       <c r="D167" s="105"/>
       <c r="G167" s="106"/>
       <c r="P167" s="92"/>
       <c r="Q167" s="92"/>
     </row>
     <row r="168" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C168" s="130">
         <v>45902</v>
       </c>
-      <c r="D168" s="280" t="s">
+      <c r="D168" s="278" t="s">
         <v>183</v>
       </c>
-      <c r="E168" s="281"/>
-[...1 lines deleted...]
-      <c r="G168" s="281"/>
+      <c r="E168" s="279"/>
+      <c r="F168" s="279"/>
+      <c r="G168" s="279"/>
     </row>
     <row r="169" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C169" s="130">
         <v>45897</v>
       </c>
-      <c r="D169" s="280" t="s">
+      <c r="D169" s="278" t="s">
         <v>184</v>
       </c>
-      <c r="E169" s="281"/>
-[...1 lines deleted...]
-      <c r="G169" s="281"/>
+      <c r="E169" s="279"/>
+      <c r="F169" s="279"/>
+      <c r="G169" s="279"/>
     </row>
     <row r="170" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C170" s="130">
         <v>45897</v>
       </c>
-      <c r="D170" s="280" t="s">
+      <c r="D170" s="278" t="s">
         <v>185</v>
       </c>
-      <c r="E170" s="281"/>
-[...1 lines deleted...]
-      <c r="G170" s="281"/>
+      <c r="E170" s="279"/>
+      <c r="F170" s="279"/>
+      <c r="G170" s="279"/>
     </row>
     <row r="171" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C171" s="130">
         <v>45897</v>
       </c>
-      <c r="D171" s="280" t="s">
+      <c r="D171" s="278" t="s">
         <v>186</v>
       </c>
-      <c r="E171" s="281"/>
-[...1 lines deleted...]
-      <c r="G171" s="281"/>
+      <c r="E171" s="279"/>
+      <c r="F171" s="279"/>
+      <c r="G171" s="279"/>
     </row>
     <row r="172" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C172" s="130">
         <v>45894</v>
       </c>
-      <c r="D172" s="280" t="s">
+      <c r="D172" s="278" t="s">
         <v>187</v>
       </c>
-      <c r="E172" s="281"/>
-[...1 lines deleted...]
-      <c r="G172" s="281"/>
+      <c r="E172" s="279"/>
+      <c r="F172" s="279"/>
+      <c r="G172" s="279"/>
     </row>
     <row r="173" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C173" s="130">
         <v>45894</v>
       </c>
-      <c r="D173" s="280" t="s">
+      <c r="D173" s="278" t="s">
         <v>188</v>
       </c>
-      <c r="E173" s="281"/>
-[...1 lines deleted...]
-      <c r="G173" s="281"/>
+      <c r="E173" s="279"/>
+      <c r="F173" s="279"/>
+      <c r="G173" s="279"/>
     </row>
     <row r="174" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C174" s="130">
         <v>45866</v>
       </c>
-      <c r="D174" s="280" t="s">
+      <c r="D174" s="278" t="s">
         <v>189</v>
       </c>
-      <c r="E174" s="281"/>
-[...1 lines deleted...]
-      <c r="G174" s="281"/>
+      <c r="E174" s="279"/>
+      <c r="F174" s="279"/>
+      <c r="G174" s="279"/>
     </row>
     <row r="175" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C175" s="82">
         <v>45848</v>
       </c>
-      <c r="D175" s="280" t="s">
+      <c r="D175" s="278" t="s">
         <v>190</v>
       </c>
-      <c r="E175" s="281"/>
-[...1 lines deleted...]
-      <c r="G175" s="281"/>
+      <c r="E175" s="279"/>
+      <c r="F175" s="279"/>
+      <c r="G175" s="279"/>
     </row>
     <row r="176" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C176" s="82">
         <v>45818</v>
       </c>
-      <c r="D176" s="280" t="s">
+      <c r="D176" s="278" t="s">
         <v>191</v>
       </c>
-      <c r="E176" s="281"/>
-[...1 lines deleted...]
-      <c r="G176" s="281"/>
+      <c r="E176" s="279"/>
+      <c r="F176" s="279"/>
+      <c r="G176" s="279"/>
     </row>
     <row r="177" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C177" s="87">
         <v>45769</v>
       </c>
-      <c r="D177" s="278" t="s">
+      <c r="D177" s="283" t="s">
         <v>192</v>
       </c>
-      <c r="E177" s="272"/>
-[...1 lines deleted...]
-      <c r="G177" s="272"/>
+      <c r="E177" s="273"/>
+      <c r="F177" s="273"/>
+      <c r="G177" s="273"/>
     </row>
     <row r="178" spans="3:17" ht="64.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C178" s="87">
         <v>45757</v>
       </c>
-      <c r="D178" s="278" t="s">
+      <c r="D178" s="283" t="s">
         <v>193</v>
       </c>
-      <c r="E178" s="272"/>
-[...1 lines deleted...]
-      <c r="G178" s="272"/>
+      <c r="E178" s="273"/>
+      <c r="F178" s="273"/>
+      <c r="G178" s="273"/>
       <c r="H178" s="112"/>
     </row>
     <row r="179" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C179" s="87">
         <v>45748</v>
       </c>
-      <c r="D179" s="278" t="s">
+      <c r="D179" s="283" t="s">
         <v>194</v>
       </c>
-      <c r="E179" s="272"/>
-[...1 lines deleted...]
-      <c r="G179" s="272"/>
+      <c r="E179" s="273"/>
+      <c r="F179" s="273"/>
+      <c r="G179" s="273"/>
       <c r="H179" s="112"/>
     </row>
     <row r="180" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C180" s="87">
         <v>45716</v>
       </c>
-      <c r="D180" s="278" t="s">
+      <c r="D180" s="283" t="s">
         <v>195</v>
       </c>
-      <c r="E180" s="272"/>
-[...1 lines deleted...]
-      <c r="G180" s="272"/>
+      <c r="E180" s="273"/>
+      <c r="F180" s="273"/>
+      <c r="G180" s="273"/>
       <c r="H180" s="112"/>
     </row>
     <row r="181" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C181" s="87">
         <v>45716</v>
       </c>
-      <c r="D181" s="278" t="s">
+      <c r="D181" s="283" t="s">
         <v>196</v>
       </c>
-      <c r="E181" s="272"/>
-[...1 lines deleted...]
-      <c r="G181" s="272"/>
+      <c r="E181" s="273"/>
+      <c r="F181" s="273"/>
+      <c r="G181" s="273"/>
       <c r="H181" s="112"/>
     </row>
     <row r="182" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C182" s="87">
         <v>45707</v>
       </c>
-      <c r="D182" s="278" t="s">
+      <c r="D182" s="283" t="s">
         <v>197</v>
       </c>
-      <c r="E182" s="272"/>
-[...1 lines deleted...]
-      <c r="G182" s="272"/>
+      <c r="E182" s="273"/>
+      <c r="F182" s="273"/>
+      <c r="G182" s="273"/>
       <c r="H182" s="112"/>
     </row>
     <row r="183" spans="3:17" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C183" s="87">
         <v>45694</v>
       </c>
-      <c r="D183" s="278" t="s">
+      <c r="D183" s="283" t="s">
         <v>198</v>
       </c>
-      <c r="E183" s="272"/>
-[...1 lines deleted...]
-      <c r="G183" s="272"/>
+      <c r="E183" s="273"/>
+      <c r="F183" s="273"/>
+      <c r="G183" s="273"/>
       <c r="H183" s="112"/>
     </row>
     <row r="184" spans="3:17" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C184" s="87">
         <v>45694</v>
       </c>
-      <c r="D184" s="282" t="s">
+      <c r="D184" s="285" t="s">
         <v>199</v>
       </c>
-      <c r="E184" s="281"/>
-[...1 lines deleted...]
-      <c r="G184" s="281"/>
+      <c r="E184" s="279"/>
+      <c r="F184" s="279"/>
+      <c r="G184" s="279"/>
       <c r="H184" s="112"/>
       <c r="J184" s="111"/>
     </row>
     <row r="185" spans="3:17" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C185" s="87">
         <v>45686</v>
       </c>
-      <c r="D185" s="275" t="s">
+      <c r="D185" s="284" t="s">
         <v>200</v>
       </c>
-      <c r="E185" s="276"/>
-[...1 lines deleted...]
-      <c r="G185" s="277"/>
+      <c r="E185" s="281"/>
+      <c r="F185" s="281"/>
+      <c r="G185" s="282"/>
       <c r="H185" s="88"/>
     </row>
     <row r="186" spans="3:17" ht="56.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C186" s="82"/>
-      <c r="D186" s="275"/>
-[...3 lines deleted...]
-      <c r="H186" s="276"/>
+      <c r="D186" s="284"/>
+      <c r="E186" s="281"/>
+      <c r="F186" s="281"/>
+      <c r="G186" s="282"/>
+      <c r="H186" s="281"/>
       <c r="P186" s="92"/>
       <c r="Q186" s="92"/>
     </row>
     <row r="187" spans="3:17" ht="60.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C187" s="82"/>
-      <c r="D187" s="279"/>
-[...3 lines deleted...]
-      <c r="H187" s="276"/>
+      <c r="D187" s="280"/>
+      <c r="E187" s="281"/>
+      <c r="F187" s="281"/>
+      <c r="G187" s="282"/>
+      <c r="H187" s="281"/>
       <c r="P187" s="92"/>
       <c r="Q187" s="92"/>
     </row>
     <row r="188" spans="3:17" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C188" s="82"/>
-      <c r="D188" s="279"/>
-[...3 lines deleted...]
-      <c r="H188" s="276"/>
+      <c r="D188" s="280"/>
+      <c r="E188" s="281"/>
+      <c r="F188" s="281"/>
+      <c r="G188" s="282"/>
+      <c r="H188" s="281"/>
       <c r="P188" s="92"/>
       <c r="Q188" s="92"/>
     </row>
     <row r="189" spans="3:17" ht="19.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C189" s="82"/>
-      <c r="D189" s="279"/>
-[...3 lines deleted...]
-      <c r="H189" s="276"/>
+      <c r="D189" s="280"/>
+      <c r="E189" s="281"/>
+      <c r="F189" s="281"/>
+      <c r="G189" s="282"/>
+      <c r="H189" s="281"/>
       <c r="P189" s="92"/>
       <c r="Q189" s="92"/>
     </row>
     <row r="190" spans="3:17" ht="70.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C190" s="82"/>
-      <c r="D190" s="279"/>
-[...3 lines deleted...]
-      <c r="H190" s="276"/>
+      <c r="D190" s="280"/>
+      <c r="E190" s="281"/>
+      <c r="F190" s="281"/>
+      <c r="G190" s="282"/>
+      <c r="H190" s="281"/>
       <c r="P190" s="92"/>
       <c r="Q190" s="92"/>
     </row>
     <row r="191" spans="3:17" ht="54" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C191" s="82"/>
-      <c r="D191" s="279"/>
-[...3 lines deleted...]
-      <c r="H191" s="276"/>
+      <c r="D191" s="280"/>
+      <c r="E191" s="281"/>
+      <c r="F191" s="281"/>
+      <c r="G191" s="282"/>
+      <c r="H191" s="281"/>
       <c r="P191" s="92"/>
       <c r="Q191" s="92"/>
     </row>
     <row r="192" spans="3:17" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C192" s="87"/>
-      <c r="D192" s="275"/>
-[...3 lines deleted...]
-      <c r="H192" s="276"/>
+      <c r="D192" s="284"/>
+      <c r="E192" s="281"/>
+      <c r="F192" s="281"/>
+      <c r="G192" s="282"/>
+      <c r="H192" s="281"/>
     </row>
     <row r="193" spans="3:8" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C193" s="87"/>
-      <c r="D193" s="275"/>
-[...3 lines deleted...]
-      <c r="H193" s="276"/>
+      <c r="D193" s="284"/>
+      <c r="E193" s="281"/>
+      <c r="F193" s="281"/>
+      <c r="G193" s="282"/>
+      <c r="H193" s="281"/>
     </row>
     <row r="194" spans="3:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C194" s="113"/>
-      <c r="D194" s="275"/>
-[...3 lines deleted...]
-      <c r="H194" s="276"/>
+      <c r="D194" s="284"/>
+      <c r="E194" s="281"/>
+      <c r="F194" s="281"/>
+      <c r="G194" s="282"/>
+      <c r="H194" s="281"/>
     </row>
     <row r="195" spans="3:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C195" s="87"/>
-      <c r="D195" s="275"/>
-[...3 lines deleted...]
-      <c r="H195" s="276"/>
+      <c r="D195" s="284"/>
+      <c r="E195" s="281"/>
+      <c r="F195" s="281"/>
+      <c r="G195" s="282"/>
+      <c r="H195" s="281"/>
     </row>
     <row r="196" spans="3:8" ht="55.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C196" s="87"/>
-      <c r="D196" s="275"/>
-[...3 lines deleted...]
-      <c r="H196" s="276"/>
+      <c r="D196" s="284"/>
+      <c r="E196" s="281"/>
+      <c r="F196" s="281"/>
+      <c r="G196" s="282"/>
+      <c r="H196" s="281"/>
     </row>
     <row r="197" spans="3:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C197" s="87"/>
-      <c r="D197" s="275"/>
-[...3 lines deleted...]
-      <c r="H197" s="276"/>
+      <c r="D197" s="284"/>
+      <c r="E197" s="281"/>
+      <c r="F197" s="281"/>
+      <c r="G197" s="282"/>
+      <c r="H197" s="281"/>
     </row>
     <row r="198" spans="3:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C198" s="87"/>
-      <c r="D198" s="275"/>
-[...3 lines deleted...]
-      <c r="H198" s="276"/>
+      <c r="D198" s="284"/>
+      <c r="E198" s="281"/>
+      <c r="F198" s="281"/>
+      <c r="G198" s="282"/>
+      <c r="H198" s="281"/>
     </row>
   </sheetData>
   <autoFilter ref="A9:J159" xr:uid="{00000000-0009-0000-0000-000001000000}">
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
   <mergeCells count="37">
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D185:G185"/>
+    <mergeCell ref="D196:H196"/>
+    <mergeCell ref="D179:G179"/>
+    <mergeCell ref="D192:H192"/>
+    <mergeCell ref="D188:H188"/>
+    <mergeCell ref="D175:G175"/>
+    <mergeCell ref="D171:G171"/>
+    <mergeCell ref="D181:G181"/>
+    <mergeCell ref="D168:G168"/>
+    <mergeCell ref="D170:G170"/>
+    <mergeCell ref="D198:H198"/>
+    <mergeCell ref="D195:H195"/>
+    <mergeCell ref="D189:H189"/>
+    <mergeCell ref="D178:G178"/>
+    <mergeCell ref="D194:H194"/>
+    <mergeCell ref="D197:H197"/>
+    <mergeCell ref="D183:G183"/>
+    <mergeCell ref="D193:H193"/>
+    <mergeCell ref="D191:H191"/>
+    <mergeCell ref="D184:G184"/>
+    <mergeCell ref="D180:G180"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="D176:G176"/>
     <mergeCell ref="D187:H187"/>
     <mergeCell ref="D177:G177"/>
     <mergeCell ref="D190:H190"/>
     <mergeCell ref="D173:G173"/>
     <mergeCell ref="D186:H186"/>
     <mergeCell ref="D5:G5"/>
     <mergeCell ref="D169:G169"/>
     <mergeCell ref="D182:G182"/>
     <mergeCell ref="D174:G174"/>
     <mergeCell ref="D172:G172"/>
     <mergeCell ref="D6:G6"/>
     <mergeCell ref="D7:G7"/>
     <mergeCell ref="D4:G4"/>
-    <mergeCell ref="D198:H198"/>
-[...20 lines deleted...]
-    <mergeCell ref="D170:G170"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
     <hyperlink ref="G10" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="G11" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="G12" r:id="rId3" display="［１２６］DC/DCコンバータの徹底理解講座（電流型・双方向DDコン）" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="G13" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
     <hyperlink ref="G14" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
     <hyperlink ref="G15" r:id="rId6" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
     <hyperlink ref="G16" r:id="rId7" display="［３０２］つくりながら学ぶＤＣ－ＤＣコンバータ" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
     <hyperlink ref="G17" r:id="rId8" xr:uid="{00000000-0004-0000-0100-000007000000}"/>
     <hyperlink ref="G18" r:id="rId9" display="［１２７］DC/DCコンバータの徹底理解講座（PFCコンバータ）" xr:uid="{00000000-0004-0000-0100-000008000000}"/>
     <hyperlink ref="G19" r:id="rId10" xr:uid="{00000000-0004-0000-0100-000009000000}"/>
     <hyperlink ref="G20" r:id="rId11" xr:uid="{00000000-0004-0000-0100-00000A000000}"/>
     <hyperlink ref="G21" r:id="rId12" xr:uid="{00000000-0004-0000-0100-00000B000000}"/>
     <hyperlink ref="G22" r:id="rId13" xr:uid="{00000000-0004-0000-0100-00000C000000}"/>
     <hyperlink ref="G23" r:id="rId14" display="［１４９］DC/DCコンバータの徹底理解講座（ソフトスイッチングの動作原理と重要特性）" xr:uid="{00000000-0004-0000-0100-00000D000000}"/>
     <hyperlink ref="G24" r:id="rId15" display="［１６４］DC/DCコンバータの基礎 ～導入講座～（前編）" xr:uid="{00000000-0004-0000-0100-00000E000000}"/>
     <hyperlink ref="G25" r:id="rId16" xr:uid="{00000000-0004-0000-0100-00000F000000}"/>
     <hyperlink ref="G26" r:id="rId17" xr:uid="{00000000-0004-0000-0100-000010000000}"/>
     <hyperlink ref="G27" r:id="rId18" xr:uid="{00000000-0004-0000-0100-000011000000}"/>
     <hyperlink ref="G28" r:id="rId19" xr:uid="{00000000-0004-0000-0100-000012000000}"/>
     <hyperlink ref="G29" r:id="rId20" display="［１５０］DC/DCコンバータの徹底理解講座（共振型DC/DCコンバータ）" xr:uid="{00000000-0004-0000-0100-000013000000}"/>
     <hyperlink ref="G30" r:id="rId21" xr:uid="{00000000-0004-0000-0100-000014000000}"/>
     <hyperlink ref="G31" r:id="rId22" xr:uid="{00000000-0004-0000-0100-000015000000}"/>
@@ -11544,87 +11637,87 @@
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.45">
       <c r="C1" s="3"/>
       <c r="G1" s="28"/>
       <c r="H1" s="29"/>
     </row>
     <row r="2" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B2" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>45607</v>
       </c>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3"/>
     </row>
     <row r="4" spans="2:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C4" s="31">
         <v>45572</v>
       </c>
-      <c r="D4" s="283" t="s">
+      <c r="D4" s="289" t="s">
         <v>201</v>
       </c>
-      <c r="E4" s="284"/>
-[...2 lines deleted...]
-      <c r="H4" s="284"/>
+      <c r="E4" s="290"/>
+      <c r="F4" s="290"/>
+      <c r="G4" s="291"/>
+      <c r="H4" s="290"/>
     </row>
     <row r="5" spans="2:8" ht="43.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C5" s="31">
         <v>45572</v>
       </c>
-      <c r="D5" s="283" t="s">
+      <c r="D5" s="289" t="s">
         <v>202</v>
       </c>
-      <c r="E5" s="284"/>
-[...2 lines deleted...]
-      <c r="H5" s="284"/>
+      <c r="E5" s="290"/>
+      <c r="F5" s="290"/>
+      <c r="G5" s="291"/>
+      <c r="H5" s="290"/>
     </row>
     <row r="6" spans="2:8" ht="132" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C6" s="31">
         <v>45607</v>
       </c>
-      <c r="D6" s="283" t="s">
+      <c r="D6" s="289" t="s">
         <v>203</v>
       </c>
-      <c r="E6" s="284"/>
-[...2 lines deleted...]
-      <c r="H6" s="284"/>
+      <c r="E6" s="290"/>
+      <c r="F6" s="290"/>
+      <c r="G6" s="291"/>
+      <c r="H6" s="290"/>
     </row>
     <row r="7" spans="2:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="291" t="s">
+      <c r="B7" s="288" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="274"/>
+      <c r="C7" s="287"/>
       <c r="D7" s="32" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="33" t="s">
         <v>132</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B8" s="34">
         <v>45387</v>
       </c>
       <c r="C8" s="35"/>
       <c r="D8" s="36" t="s">
         <v>137</v>
       </c>
       <c r="E8" s="37" t="s">
@@ -14429,219 +14522,219 @@
     <row r="138" spans="2:9" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B138" s="70"/>
       <c r="C138" s="71"/>
       <c r="D138" s="72"/>
       <c r="E138" s="73"/>
       <c r="F138" s="73"/>
       <c r="G138" s="74"/>
       <c r="H138" s="75"/>
       <c r="I138"/>
     </row>
     <row r="139" spans="2:9" ht="27" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B139" s="70" t="s">
         <v>182</v>
       </c>
       <c r="C139" s="71"/>
       <c r="D139" s="76"/>
       <c r="G139" s="77"/>
       <c r="H139" s="78"/>
       <c r="I139"/>
     </row>
     <row r="140" spans="2:9" ht="56.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B140" s="79"/>
       <c r="C140" s="24">
         <v>45386</v>
       </c>
-      <c r="D140" s="286" t="s">
+      <c r="D140" s="296" t="s">
         <v>248</v>
       </c>
-      <c r="E140" s="287"/>
-[...2 lines deleted...]
-      <c r="H140" s="287"/>
+      <c r="E140" s="295"/>
+      <c r="F140" s="295"/>
+      <c r="G140" s="295"/>
+      <c r="H140" s="295"/>
     </row>
     <row r="141" spans="2:9" ht="60.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B141" s="79"/>
       <c r="C141" s="24">
         <v>45400</v>
       </c>
-      <c r="D141" s="288" t="s">
+      <c r="D141" s="294" t="s">
         <v>249</v>
       </c>
-      <c r="E141" s="287"/>
-[...2 lines deleted...]
-      <c r="H141" s="287"/>
+      <c r="E141" s="295"/>
+      <c r="F141" s="295"/>
+      <c r="G141" s="295"/>
+      <c r="H141" s="295"/>
     </row>
     <row r="142" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B142" s="79"/>
       <c r="C142" s="24">
         <v>45443</v>
       </c>
-      <c r="D142" s="288" t="s">
+      <c r="D142" s="294" t="s">
         <v>250</v>
       </c>
-      <c r="E142" s="287"/>
-[...2 lines deleted...]
-      <c r="H142" s="287"/>
+      <c r="E142" s="295"/>
+      <c r="F142" s="295"/>
+      <c r="G142" s="295"/>
+      <c r="H142" s="295"/>
     </row>
     <row r="143" spans="2:9" ht="19.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B143" s="79"/>
       <c r="C143" s="24">
         <v>45447</v>
       </c>
-      <c r="D143" s="288" t="s">
+      <c r="D143" s="294" t="s">
         <v>251</v>
       </c>
-      <c r="E143" s="287"/>
-[...2 lines deleted...]
-      <c r="H143" s="287"/>
+      <c r="E143" s="295"/>
+      <c r="F143" s="295"/>
+      <c r="G143" s="295"/>
+      <c r="H143" s="295"/>
     </row>
     <row r="144" spans="2:9" ht="70.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B144" s="79"/>
       <c r="C144" s="24">
         <v>45461</v>
       </c>
-      <c r="D144" s="288" t="s">
+      <c r="D144" s="294" t="s">
         <v>252</v>
       </c>
-      <c r="E144" s="287"/>
-[...2 lines deleted...]
-      <c r="H144" s="287"/>
+      <c r="E144" s="295"/>
+      <c r="F144" s="295"/>
+      <c r="G144" s="295"/>
+      <c r="H144" s="295"/>
     </row>
     <row r="145" spans="2:8" ht="54" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B145" s="79"/>
       <c r="C145" s="24">
         <v>45463</v>
       </c>
-      <c r="D145" s="288" t="s">
+      <c r="D145" s="294" t="s">
         <v>253</v>
       </c>
-      <c r="E145" s="287"/>
-[...2 lines deleted...]
-      <c r="H145" s="287"/>
+      <c r="E145" s="295"/>
+      <c r="F145" s="295"/>
+      <c r="G145" s="295"/>
+      <c r="H145" s="295"/>
     </row>
     <row r="146" spans="2:8" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C146" s="80">
         <v>45468</v>
       </c>
-      <c r="D146" s="286" t="s">
+      <c r="D146" s="296" t="s">
         <v>254</v>
       </c>
-      <c r="E146" s="287"/>
-[...2 lines deleted...]
-      <c r="H146" s="287"/>
+      <c r="E146" s="295"/>
+      <c r="F146" s="295"/>
+      <c r="G146" s="295"/>
+      <c r="H146" s="295"/>
     </row>
     <row r="147" spans="2:8" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C147" s="31">
         <v>45477</v>
       </c>
-      <c r="D147" s="289" t="s">
+      <c r="D147" s="292" t="s">
         <v>255</v>
       </c>
-      <c r="E147" s="290"/>
-[...2 lines deleted...]
-      <c r="H147" s="290"/>
+      <c r="E147" s="293"/>
+      <c r="F147" s="293"/>
+      <c r="G147" s="293"/>
+      <c r="H147" s="293"/>
     </row>
     <row r="148" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C148" s="31">
         <v>45502</v>
       </c>
-      <c r="D148" s="283" t="s">
+      <c r="D148" s="289" t="s">
         <v>256</v>
       </c>
-      <c r="E148" s="284"/>
-[...2 lines deleted...]
-      <c r="H148" s="284"/>
+      <c r="E148" s="290"/>
+      <c r="F148" s="290"/>
+      <c r="G148" s="291"/>
+      <c r="H148" s="290"/>
     </row>
     <row r="149" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C149" s="31">
         <v>45537</v>
       </c>
-      <c r="D149" s="289" t="s">
+      <c r="D149" s="292" t="s">
         <v>257</v>
       </c>
-      <c r="E149" s="290"/>
-[...2 lines deleted...]
-      <c r="H149" s="290"/>
+      <c r="E149" s="293"/>
+      <c r="F149" s="293"/>
+      <c r="G149" s="293"/>
+      <c r="H149" s="293"/>
     </row>
     <row r="150" spans="2:8" ht="55.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C150" s="31">
         <v>45537</v>
       </c>
-      <c r="D150" s="283" t="s">
+      <c r="D150" s="289" t="s">
         <v>258</v>
       </c>
-      <c r="E150" s="284"/>
-[...2 lines deleted...]
-      <c r="H150" s="284"/>
+      <c r="E150" s="290"/>
+      <c r="F150" s="290"/>
+      <c r="G150" s="291"/>
+      <c r="H150" s="290"/>
     </row>
     <row r="151" spans="2:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C151" s="31">
         <v>45559</v>
       </c>
-      <c r="D151" s="283" t="s">
+      <c r="D151" s="289" t="s">
         <v>259</v>
       </c>
-      <c r="E151" s="284"/>
-[...2 lines deleted...]
-      <c r="H151" s="284"/>
+      <c r="E151" s="290"/>
+      <c r="F151" s="290"/>
+      <c r="G151" s="291"/>
+      <c r="H151" s="290"/>
     </row>
   </sheetData>
   <autoFilter ref="B7:H137" xr:uid="{00000000-0009-0000-0000-000002000000}">
     <filterColumn colId="0" showButton="0"/>
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B9:H139">
       <sortCondition ref="B9:B139"/>
     </sortState>
   </autoFilter>
   <mergeCells count="16">
-    <mergeCell ref="B7:C7"/>
-[...3 lines deleted...]
-    <mergeCell ref="D142:H142"/>
     <mergeCell ref="D151:H151"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="D146:H146"/>
     <mergeCell ref="D148:H148"/>
     <mergeCell ref="D140:H140"/>
     <mergeCell ref="D141:H141"/>
     <mergeCell ref="D149:H149"/>
     <mergeCell ref="D145:H145"/>
     <mergeCell ref="D150:H150"/>
     <mergeCell ref="D144:H144"/>
     <mergeCell ref="D6:H6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D4:H4"/>
+    <mergeCell ref="D147:H147"/>
+    <mergeCell ref="D143:H143"/>
+    <mergeCell ref="D142:H142"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
     <hyperlink ref="G8" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="G9" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
     <hyperlink ref="G10" r:id="rId3" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
     <hyperlink ref="G11" r:id="rId4" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
     <hyperlink ref="G12" r:id="rId5" xr:uid="{00000000-0004-0000-0200-000004000000}"/>
     <hyperlink ref="G13" r:id="rId6" xr:uid="{00000000-0004-0000-0200-000005000000}"/>
     <hyperlink ref="G14" r:id="rId7" xr:uid="{00000000-0004-0000-0200-000006000000}"/>
     <hyperlink ref="G15" r:id="rId8" xr:uid="{00000000-0004-0000-0200-000007000000}"/>
     <hyperlink ref="G16" r:id="rId9" xr:uid="{00000000-0004-0000-0200-000008000000}"/>
     <hyperlink ref="G17" r:id="rId10" xr:uid="{00000000-0004-0000-0200-000009000000}"/>
     <hyperlink ref="G18" r:id="rId11" xr:uid="{00000000-0004-0000-0200-00000A000000}"/>
     <hyperlink ref="G19" r:id="rId12" xr:uid="{00000000-0004-0000-0200-00000B000000}"/>
     <hyperlink ref="G20" r:id="rId13" xr:uid="{00000000-0004-0000-0200-00000C000000}"/>
     <hyperlink ref="G21" r:id="rId14" xr:uid="{00000000-0004-0000-0200-00000D000000}"/>
     <hyperlink ref="G22" r:id="rId15" xr:uid="{00000000-0004-0000-0200-00000E000000}"/>
     <hyperlink ref="G23" r:id="rId16" xr:uid="{00000000-0004-0000-0200-00000F000000}"/>
     <hyperlink ref="G24" r:id="rId17" xr:uid="{00000000-0004-0000-0200-000010000000}"/>
     <hyperlink ref="G25" r:id="rId18" xr:uid="{00000000-0004-0000-0200-000011000000}"/>
     <hyperlink ref="G26" r:id="rId19" xr:uid="{00000000-0004-0000-0200-000012000000}"/>
     <hyperlink ref="G27" r:id="rId20" xr:uid="{00000000-0004-0000-0200-000013000000}"/>
     <hyperlink ref="G28" r:id="rId21" xr:uid="{00000000-0004-0000-0200-000014000000}"/>
     <hyperlink ref="G29" r:id="rId22" display="［１５６］モータの振動騒音（対策編）" xr:uid="{00000000-0004-0000-0200-000015000000}"/>
@@ -14780,120 +14873,120 @@
     <col min="6" max="6" width="14.69921875" style="4" customWidth="1"/>
     <col min="7" max="7" width="80.69921875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8" style="2" customWidth="1"/>
     <col min="10" max="16384" width="8" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.45">
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>45317</v>
       </c>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3"/>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.45">
-      <c r="B4" s="293" t="s">
+      <c r="B4" s="298" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="21">
         <v>45317</v>
       </c>
       <c r="D4" s="22" t="s">
         <v>260</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="22"/>
       <c r="H4" s="23"/>
     </row>
     <row r="5" spans="2:8" x14ac:dyDescent="0.45">
-      <c r="B5" s="294"/>
+      <c r="B5" s="299"/>
       <c r="C5" s="3">
         <v>45258</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="47.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B6" s="294"/>
+      <c r="B6" s="299"/>
       <c r="C6" s="24">
         <v>45251</v>
       </c>
-      <c r="D6" s="288" t="s">
+      <c r="D6" s="294" t="s">
         <v>262</v>
       </c>
-      <c r="E6" s="287"/>
-[...2 lines deleted...]
-      <c r="H6" s="287"/>
+      <c r="E6" s="295"/>
+      <c r="F6" s="295"/>
+      <c r="G6" s="295"/>
+      <c r="H6" s="295"/>
     </row>
     <row r="7" spans="2:8" ht="129" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="294"/>
+      <c r="B7" s="299"/>
       <c r="C7" s="24">
         <v>45196</v>
       </c>
-      <c r="D7" s="288" t="s">
+      <c r="D7" s="294" t="s">
         <v>263</v>
       </c>
-      <c r="E7" s="287"/>
-[...2 lines deleted...]
-      <c r="H7" s="287"/>
+      <c r="E7" s="295"/>
+      <c r="F7" s="295"/>
+      <c r="G7" s="295"/>
+      <c r="H7" s="295"/>
     </row>
     <row r="8" spans="2:8" ht="18" x14ac:dyDescent="0.45">
-      <c r="B8" s="295"/>
+      <c r="B8" s="300"/>
       <c r="C8" s="24">
         <v>45183</v>
       </c>
-      <c r="D8" s="292" t="s">
+      <c r="D8" s="297" t="s">
         <v>264</v>
       </c>
-      <c r="E8" s="287"/>
-[...2 lines deleted...]
-      <c r="H8" s="287"/>
+      <c r="E8" s="295"/>
+      <c r="F8" s="295"/>
+      <c r="G8" s="295"/>
+      <c r="H8" s="295"/>
     </row>
     <row r="9" spans="2:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="2:8" s="6" customFormat="1" ht="18" x14ac:dyDescent="0.45">
-      <c r="B10" s="296" t="s">
+      <c r="B10" s="301" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="274"/>
+      <c r="C10" s="287"/>
       <c r="D10" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>132</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B11" s="7">
         <v>45034</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="9" t="s">
         <v>133</v>
       </c>
       <c r="E11" s="10" t="s">
@@ -17020,54 +17113,54 @@
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="17.399999999999999" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="2" customWidth="1"/>
     <col min="2" max="2" width="19.19921875" style="2" customWidth="1"/>
     <col min="3" max="4" width="13.8984375" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.09765625" style="4" customWidth="1"/>
     <col min="6" max="6" width="16.8984375" style="4" customWidth="1"/>
     <col min="7" max="7" width="77.3984375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8" style="2" customWidth="1"/>
     <col min="10" max="16384" width="8" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.45">
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="2:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>44970</v>
       </c>
     </row>
     <row r="3" spans="2:8" s="6" customFormat="1" ht="18" x14ac:dyDescent="0.45">
-      <c r="B3" s="296" t="s">
+      <c r="B3" s="301" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="274"/>
+      <c r="C3" s="287"/>
       <c r="D3" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>132</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B4" s="7">
         <v>44656</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>133</v>
       </c>
       <c r="E4" s="10" t="s">
@@ -19132,51 +19225,51 @@
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="B2:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="2" max="2" width="9.59765625" style="213" customWidth="1"/>
     <col min="4" max="4" width="5.8984375" style="213" customWidth="1"/>
     <col min="5" max="5" width="6.19921875" style="213" customWidth="1"/>
     <col min="6" max="6" width="10" style="213" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" x14ac:dyDescent="0.45">
       <c r="B2" s="1">
         <f ca="1">TODAY()</f>
-        <v>46182</v>
+        <v>46198</v>
       </c>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.45">
       <c r="B3" t="s">
         <v>313</v>
       </c>
       <c r="C3">
         <f ca="1">YEAR(B2)</f>
         <v>2026</v>
       </c>
       <c r="D3">
         <f ca="1">MONTH(B2)</f>
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.45">
       <c r="B4" t="s">
         <v>314</v>
       </c>
       <c r="C4">
         <f ca="1">IF(D3&lt;4,C3+1,C3)</f>
         <v>2026</v>
       </c>
       <c r="D4">
         <f ca="1">D3+4</f>