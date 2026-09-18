--- v1 (2026-07-28)
+++ v2 (2026-09-18)
@@ -5,110 +5,110 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\33_パワエレセミナー\99_年間計画\日程一覧\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5E045D6-5751-4A6F-ADDE-9C7B716FE6B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{922CA309-A7C1-47F5-A1BD-2B34516E8B09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-27600" yWindow="-1275" windowWidth="25005" windowHeight="12330" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-22155" yWindow="-120" windowWidth="22950" windowHeight="11010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="セミナー_2026年度" sheetId="1" r:id="rId1"/>
     <sheet name="セミナー_2025年度" sheetId="2" r:id="rId2"/>
     <sheet name="セミナー_2024年度 " sheetId="3" r:id="rId3"/>
     <sheet name="セミナー_2023年度" sheetId="4" r:id="rId4"/>
     <sheet name="セミナー_2022年度" sheetId="5" r:id="rId5"/>
     <sheet name="演算用" sheetId="6" r:id="rId6"/>
     <sheet name="Sheet3" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">セミナー_2022年度!$B$1:$H$100</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">セミナー_2023年度!$B$1:$H$110</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'セミナー_2024年度 '!$B$7:$H$137</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">セミナー_2025年度!$A$9:$J$159</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">セミナー_2026年度!$A$8:$M$158</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">セミナー_2026年度!$A$12:$M$165</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">セミナー_2025年度!$A$1:$H$185</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">セミナー_2026年度!$A$1:$I$91</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">セミナー_2026年度!$A$1:$I$95</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C2" i="1" l="1"/>
   <c r="B2" i="6"/>
   <c r="D3" i="6" s="1"/>
   <c r="D4" i="6" l="1"/>
   <c r="C3" i="6"/>
   <c r="C4" i="6" s="1"/>
   <c r="F4" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3240" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3259" uniqueCount="350">
   <si>
     <t>更新日</t>
   </si>
   <si>
     <t>更新履歴</t>
   </si>
   <si>
     <t>・講座を追加しました。
 2026/6/8　［１８3］1日でつかむ、組み込みマイコン基礎技術
 　　　　　　 ～マイコンによるアナログ・デジタル信号の取り扱い～</t>
   </si>
   <si>
     <t>・講座を追加しました。
 2026/8/7　［１８２］モータドライブ制御技術基礎コース
 　　　　　　　　　　 ～予備知識が無い方に向けた基礎講座～</t>
   </si>
   <si>
     <t>・新規講座を追加しました。
 2026/7/13　［１８８］デジタル電源向け dsPICによる 
 　　　　　　　　　　　 フルデジタル制御プログラミング</t>
   </si>
   <si>
     <t>開催日</t>
   </si>
   <si>
@@ -154,53 +154,50 @@
     <t>［１７３］オームの法則・キルヒホッフの法則とパワエレ技術入門</t>
   </si>
   <si>
     <t>髙木</t>
   </si>
   <si>
     <t>モータ</t>
   </si>
   <si>
     <t>［１４７］PID制御設計１：制御対象の数式モデルと応答解析手法（過渡応答、周波数応答）</t>
   </si>
   <si>
     <t>小山</t>
   </si>
   <si>
     <t>専門</t>
   </si>
   <si>
     <t>［１２６］DC-DCコンバータの徹底理解講座（電流型、双方向DDコン）</t>
   </si>
   <si>
     <t>平地</t>
   </si>
   <si>
     <t>中級</t>
-  </si>
-[...1 lines deleted...]
-    <t>［１５５］モータ振動騒音と低減対策（基礎編） ー 電流・流体・機械の３領域から学ぶ実用講座 ー</t>
   </si>
   <si>
     <t>野田</t>
   </si>
   <si>
     <t>[対面]</t>
   </si>
   <si>
     <t>新横浜</t>
   </si>
   <si>
     <t>インバータ</t>
   </si>
   <si>
     <t>［１０２］インバータ（初級） インバータを扱ったことのない技術者向けの講座</t>
   </si>
   <si>
     <t>森本</t>
   </si>
   <si>
     <t>［１４５］自動車の省エネ化を実現するモータとその制御技術の基礎</t>
   </si>
   <si>
     <t>髙橋</t>
   </si>
@@ -1155,92 +1152,172 @@
   <si>
     <t>・新規講座を追加しました。
 2026/9/14　［１８９］モータの熱・冷却設計マネジメント実務基礎 
 　　　～熱トラブルを未然に防ぐ、設計・解析・運用の勘所と温度冷却対策～</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve"> 	[１２４]DC-DCコンバータの徹底理解講座フォワード型）</t>
     <rPh sb="23" eb="24">
       <t>ザ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>［１５５］モータ振動騒音と低減対策（基礎編） ー 電磁・流体・機械の３領域から学ぶ実用講座 ー</t>
     <rPh sb="25" eb="27">
       <t>デンジ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>［１１３］燃料電池技術　「知って得する基礎知識」</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>［１２４］DC-DCコンバータの徹底理解講座フォワード型）</t>
+    <t>新横浜</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>周辺技術</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>石浜</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１９０］はじめての回路シミュレータ入門 ～Scideamで学ぶパワエレ設計の第一歩～</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・新規講座を追加しました。
+2026/8/3　［１９０］はじめての回路シミュレータ入門 
+　　　　　　～Scideamで学ぶパワエレ設計の第一歩～</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１２４］DC-DCコンバータの徹底理解講座(フォワード型）</t>
     <rPh sb="21" eb="22">
       <t>ザ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>新横浜</t>
+    <t>・新規講座を追加しました。
+2026/7/13　［１８８］デジタル電源向け dsPICによる 
+                 フルデジタル制御プログラミング</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>周辺技術</t>
+    <t>［１９１］パワーエレクトロニクスと電力変換回路の基礎と応用</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>石浜</t>
+    <t>小山</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>［１９０］はじめての回路シミュレータ入門 ～Scideamで学ぶパワエレ設計の第一歩～</t>
+    <t>［１５０］DC-DCコンバータの徹底理解講座（共振型DC-DCコンバータ）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
+    <t>初級</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１９２］DC-DCコンバータ入門講座</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>大島</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
     <t>・新規講座を追加しました。
-2026/8/3　［１９０］はじめての回路シミュレータ入門 
-　　　　　　～Scideamで学ぶパワエレ設計の第一歩～</t>
+2026/11/18　［１９１］パワーエレクトロニクスと電力変換回路の基礎と
+　　　　　　　　応用</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・新規講座を追加しました。
+2026/11/26　［１９２］DC-DCコンバータ入門講座</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１５６］モータ振動騒音と低減対策３（応用編）　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>野田</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>専門</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>モータ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１５５］モータ振動騒音と低減対策1（基礎編） ー 電流・流体・機械の３領域から学ぶ実用講座 ー</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・新規講座を追加しました。
+2026/12/2　［１５６］モータ振動騒音と低減対策３（応用編）　</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［３０３］つくりながら学ぶブラシレスモータ</t>
+    <rPh sb="11" eb="12">
+      <t>マナ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１５６］モータの振動騒音と低減対策2 （対策編）</t>
+    <rPh sb="14" eb="18">
+      <t>テイゲンタイサク</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日(&quot;aaa&quot;)&quot;"/>
     <numFmt numFmtId="177" formatCode="&quot;［&quot;@&quot;］&quot;"/>
     <numFmt numFmtId="178" formatCode="@&quot;先&quot;&quot;生&quot;"/>
     <numFmt numFmtId="179" formatCode="&quot;・&quot;d&quot;日&quot;"/>
     <numFmt numFmtId="180" formatCode="m&quot;月&quot;d&quot;日&quot;\(aaa\)"/>
     <numFmt numFmtId="181" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1487,88 +1564,103 @@
     </font>
     <font>
       <sz val="12"/>
       <color theme="10"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="8"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="8"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="13"/>
-[...6 lines deleted...]
-    <font>
       <sz val="14"/>
       <color rgb="FF0070C0"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="13"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="游ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="10"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="75">
+  <borders count="76">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
@@ -2486,58 +2578,71 @@
         <color theme="1"/>
       </right>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color theme="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="302">
+  <cellXfs count="318">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3268,78 +3373,120 @@
     <xf numFmtId="0" fontId="35" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="176" fontId="27" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="27" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="27" fillId="0" borderId="74" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="27" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="27" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="63" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="27" fillId="0" borderId="68" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="27" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="75" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="75" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1">
@@ -3656,3759 +3803,3879 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/57" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/90" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/64" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/35" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/83" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/28" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/90" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/57" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/97" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/68" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/50" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/98" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/83" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/56" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/64" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/58" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/51" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/79" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/47" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/97" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/47" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/40" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/68" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/27" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/78" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/29" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/789" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/52" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/35" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/81" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/42" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/42" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/70" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/53" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/56" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/78" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/63" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/70" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/92" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/50" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/98" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/69" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/51" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/36" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/79" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/92" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/31" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/25" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/58" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/69" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/34" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/16" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/57" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/90" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/64" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/35" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/83" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/27" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/28" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/90" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/63" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/57" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/29" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/30" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/97" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/68" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/50" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/98" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/83" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/56" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/64" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/31" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/23" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/58" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/51" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/79" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/47" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/97" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/47" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/40" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/68" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/52" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/27" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/78" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/29" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/73" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/789" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/52" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/35" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/81" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/42" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/38" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/43" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/42" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/70" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/53" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/45" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/56" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/22" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/13" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/78" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/63" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/46" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/70" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/100" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/92" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/50" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/98" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/12" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/86" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/13" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/69" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/36" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/51" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/36" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/79" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/49" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/92" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/31" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/25" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/102" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/53" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/28" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/58" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/69" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/40" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/24" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/592" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/346" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/647" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/705" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/695" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/613" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/463" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/611" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/647" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/657" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/703" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/713" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/88" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/611" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/613" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/244" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/657" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/735" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/703" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/admin/articles/659" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/659" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/511" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/540" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/346" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/244" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/333" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/540" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/223" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/244" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/512" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/267" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/264" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/592" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M174"/>
+  <dimension ref="A1:M181"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="58" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4"/>
+    <sheetView tabSelected="1" topLeftCell="B133" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="58" workbookViewId="0">
+      <selection activeCell="H128" sqref="H128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="21.6" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="83" customWidth="1"/>
     <col min="2" max="2" width="30.3984375" style="81" customWidth="1"/>
     <col min="3" max="3" width="17.69921875" style="83" customWidth="1"/>
     <col min="4" max="4" width="24.69921875" style="83" customWidth="1"/>
     <col min="5" max="5" width="19.19921875" style="83" customWidth="1"/>
     <col min="6" max="6" width="21.796875" style="84" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.5" style="84" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="135.09765625" style="84" customWidth="1"/>
     <col min="9" max="9" width="39.296875" style="172" customWidth="1"/>
     <col min="10" max="10" width="8" style="83" customWidth="1"/>
     <col min="11" max="11" width="14.19921875" style="83" customWidth="1"/>
     <col min="12" max="12" width="10.69921875" style="83" customWidth="1"/>
     <col min="13" max="13" width="8" style="83" customWidth="1"/>
     <col min="14" max="14" width="11.19921875" style="83" customWidth="1"/>
     <col min="15" max="15" width="21" style="83" customWidth="1"/>
     <col min="16" max="16" width="8" style="83" customWidth="1"/>
     <col min="17" max="16384" width="8" style="83"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" x14ac:dyDescent="0.45">
       <c r="C1" s="82"/>
     </row>
     <row r="2" spans="2:13" x14ac:dyDescent="0.45">
       <c r="B2" s="81" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="82">
         <f ca="1">TODAY()</f>
-        <v>46198</v>
+        <v>46273</v>
       </c>
     </row>
     <row r="3" spans="2:13" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B3" s="81" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="82"/>
     </row>
     <row r="4" spans="2:13" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C4" s="130">
-        <v>46198</v>
-[...6 lines deleted...]
-      <c r="G4" s="273"/>
+        <v>46233</v>
+      </c>
+      <c r="D4" s="288" t="s">
+        <v>347</v>
+      </c>
+      <c r="E4" s="289"/>
+      <c r="F4" s="289"/>
+      <c r="G4" s="289"/>
       <c r="H4" s="81"/>
     </row>
     <row r="5" spans="2:13" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C5" s="130">
-        <v>46170</v>
-[...6 lines deleted...]
-      <c r="G5" s="273"/>
+        <v>46233</v>
+      </c>
+      <c r="D5" s="288" t="s">
+        <v>341</v>
+      </c>
+      <c r="E5" s="289"/>
+      <c r="F5" s="289"/>
+      <c r="G5" s="289"/>
       <c r="H5" s="81"/>
     </row>
     <row r="6" spans="2:13" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C6" s="130">
+        <v>46233</v>
+      </c>
+      <c r="D6" s="288" t="s">
+        <v>340</v>
+      </c>
+      <c r="E6" s="289"/>
+      <c r="F6" s="289"/>
+      <c r="G6" s="289"/>
+      <c r="H6" s="81"/>
+    </row>
+    <row r="7" spans="2:13" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C7" s="130">
+        <v>46198</v>
+      </c>
+      <c r="D7" s="288" t="s">
+        <v>331</v>
+      </c>
+      <c r="E7" s="289"/>
+      <c r="F7" s="289"/>
+      <c r="G7" s="289"/>
+      <c r="H7" s="81"/>
+    </row>
+    <row r="8" spans="2:13" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C8" s="130">
+        <v>46198</v>
+      </c>
+      <c r="D8" s="288" t="s">
+        <v>333</v>
+      </c>
+      <c r="E8" s="289"/>
+      <c r="F8" s="289"/>
+      <c r="G8" s="289"/>
+      <c r="H8" s="81"/>
+    </row>
+    <row r="9" spans="2:13" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C9" s="130">
         <v>46170</v>
       </c>
-      <c r="D6" s="272" t="s">
+      <c r="D9" s="288" t="s">
+        <v>323</v>
+      </c>
+      <c r="E9" s="289"/>
+      <c r="F9" s="289"/>
+      <c r="G9" s="289"/>
+      <c r="H9" s="81"/>
+    </row>
+    <row r="10" spans="2:13" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C10" s="130">
+        <v>46170</v>
+      </c>
+      <c r="D10" s="288" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="273"/>
-[...8 lines deleted...]
-      <c r="B8" s="274" t="s">
+      <c r="E10" s="289"/>
+      <c r="F10" s="289"/>
+      <c r="G10" s="289"/>
+      <c r="H10" s="81"/>
+    </row>
+    <row r="11" spans="2:13" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C11" s="82"/>
+    </row>
+    <row r="12" spans="2:13" s="90" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B12" s="290" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="275"/>
-      <c r="D8" s="233" t="s">
+      <c r="C12" s="291"/>
+      <c r="D12" s="233" t="s">
         <v>6</v>
       </c>
-      <c r="E8" s="234" t="s">
+      <c r="E12" s="234" t="s">
         <v>7</v>
       </c>
-      <c r="F8" s="235" t="s">
+      <c r="F12" s="235" t="s">
         <v>8</v>
       </c>
-      <c r="G8" s="236" t="s">
+      <c r="G12" s="236" t="s">
         <v>9</v>
       </c>
-      <c r="H8" s="236" t="s">
+      <c r="H12" s="236" t="s">
         <v>10</v>
       </c>
-      <c r="I8" s="237" t="s">
+      <c r="I12" s="237" t="s">
         <v>11</v>
       </c>
-      <c r="L8" s="83"/>
-[...90 lines deleted...]
-      </c>
+      <c r="L12" s="83"/>
+      <c r="M12" s="83"/>
     </row>
     <row r="13" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B13" s="238">
-        <v>46127</v>
+        <v>46121</v>
       </c>
       <c r="C13" s="114"/>
       <c r="D13" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="118"/>
       <c r="F13" s="118" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G13" s="94" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H13" s="255" t="s">
-        <v>326</v>
+        <v>15</v>
       </c>
       <c r="I13" s="239" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="14" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.5">
+        <v>16</v>
+      </c>
+      <c r="L13" s="173"/>
+    </row>
+    <row r="14" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B14" s="238">
-        <v>46128</v>
+        <v>46122</v>
       </c>
       <c r="C14" s="114"/>
       <c r="D14" s="94" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E14" s="118"/>
       <c r="F14" s="118" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G14" s="94" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>18</v>
+      </c>
+      <c r="H14" s="255" t="s">
+        <v>19</v>
       </c>
       <c r="I14" s="239" t="s">
-        <v>34</v>
-      </c>
+        <v>20</v>
+      </c>
+      <c r="L14" s="173"/>
     </row>
     <row r="15" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B15" s="238">
-        <v>46132</v>
-[...2 lines deleted...]
-      <c r="D15" s="124" t="s">
+        <v>46125</v>
+      </c>
+      <c r="C15" s="114"/>
+      <c r="D15" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E15" s="123"/>
-      <c r="F15" s="123" t="s">
+      <c r="E15" s="118"/>
+      <c r="F15" s="118" t="s">
         <v>21</v>
       </c>
-      <c r="G15" s="124" t="s">
+      <c r="G15" s="94" t="s">
         <v>14</v>
       </c>
       <c r="H15" s="255" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>22</v>
+      </c>
+      <c r="I15" s="239" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B16" s="238">
-        <v>46133</v>
-[...2 lines deleted...]
-      <c r="D16" s="124" t="s">
+        <v>46126</v>
+      </c>
+      <c r="C16" s="114"/>
+      <c r="D16" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E16" s="123"/>
-[...4 lines deleted...]
-        <v>14</v>
+      <c r="E16" s="118"/>
+      <c r="F16" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="94" t="s">
+        <v>24</v>
       </c>
       <c r="H16" s="255" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="I16" s="239" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B17" s="238">
-        <v>46134</v>
-[...2 lines deleted...]
-      <c r="D17" s="124" t="s">
+        <v>46127</v>
+      </c>
+      <c r="C17" s="114"/>
+      <c r="D17" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E17" s="123"/>
-[...4 lines deleted...]
-        <v>18</v>
+      <c r="E17" s="118"/>
+      <c r="F17" s="118" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" s="94" t="s">
+        <v>27</v>
       </c>
       <c r="H17" s="255" t="s">
-        <v>38</v>
+        <v>325</v>
       </c>
       <c r="I17" s="239" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B18" s="238">
-        <v>46135</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="C18" s="114"/>
       <c r="D18" s="94" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="118" t="s">
         <v>30</v>
       </c>
-      <c r="E18" s="118" t="s">
+      <c r="F18" s="118" t="s">
         <v>31</v>
       </c>
-      <c r="F18" s="123" t="s">
-[...6 lines deleted...]
-        <v>42</v>
+      <c r="G18" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="265" t="s">
+        <v>32</v>
       </c>
       <c r="I18" s="239" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B19" s="238">
-        <v>46136</v>
-[...2 lines deleted...]
-      <c r="D19" s="94" t="s">
+        <v>46132</v>
+      </c>
+      <c r="C19" s="115"/>
+      <c r="D19" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="E19" s="118"/>
-[...3 lines deleted...]
-      <c r="G19" s="94" t="s">
+      <c r="E19" s="123"/>
+      <c r="F19" s="123" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" s="124" t="s">
         <v>14</v>
       </c>
       <c r="H19" s="255" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>34</v>
+      </c>
+      <c r="I19" s="240" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B20" s="238">
-        <v>46139</v>
-[...2 lines deleted...]
-      <c r="D20" s="94" t="s">
+        <v>46133</v>
+      </c>
+      <c r="C20" s="115"/>
+      <c r="D20" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="E20" s="118"/>
-[...3 lines deleted...]
-      <c r="G20" s="94" t="s">
+      <c r="E20" s="123"/>
+      <c r="F20" s="123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="124" t="s">
         <v>14</v>
       </c>
       <c r="H20" s="255" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="I20" s="239" t="s">
-        <v>23</v>
-[...7 lines deleted...]
-      <c r="D21" s="103" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B21" s="238">
+        <v>46134</v>
+      </c>
+      <c r="C21" s="174"/>
+      <c r="D21" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="E21" s="120"/>
-[...10 lines deleted...]
-        <v>26</v>
+      <c r="E21" s="123"/>
+      <c r="F21" s="123" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="124" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="255" t="s">
+        <v>37</v>
+      </c>
+      <c r="I21" s="239" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A22" s="98"/>
-[...18 lines deleted...]
-        <v>26</v>
+      <c r="B22" s="238">
+        <v>46135</v>
+      </c>
+      <c r="C22" s="174" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="94" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="F22" s="123" t="s">
+        <v>40</v>
+      </c>
+      <c r="G22" s="124" t="s">
+        <v>27</v>
+      </c>
+      <c r="H22" s="255" t="s">
+        <v>41</v>
+      </c>
+      <c r="I22" s="239" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B23" s="238">
-        <v>46160</v>
-[...1 lines deleted...]
-      <c r="C23" s="114"/>
+        <v>46136</v>
+      </c>
+      <c r="C23" s="174"/>
       <c r="D23" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="118"/>
       <c r="F23" s="118" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G23" s="94" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H23" s="255" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="I23" s="244" t="s">
         <v>43</v>
+      </c>
+      <c r="I23" s="239" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B24" s="238">
-        <v>46161</v>
-[...1 lines deleted...]
-      <c r="C24" s="114"/>
+        <v>46139</v>
+      </c>
+      <c r="C24" s="175"/>
       <c r="D24" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="118"/>
       <c r="F24" s="118" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G24" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" s="255" t="s">
+        <v>45</v>
+      </c>
+      <c r="I24" s="239" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B25" s="241">
+        <v>46140</v>
+      </c>
+      <c r="C25" s="176"/>
+      <c r="D25" s="103" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="120"/>
+      <c r="F25" s="120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="103" t="s">
         <v>24</v>
       </c>
-      <c r="H24" s="255" t="s">
-[...11 lines deleted...]
-      <c r="D25" s="94" t="s">
+      <c r="H25" s="256" t="s">
+        <v>46</v>
+      </c>
+      <c r="I25" s="242" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="98"/>
+      <c r="B26" s="243">
+        <v>46154</v>
+      </c>
+      <c r="C26" s="175"/>
+      <c r="D26" s="136" t="s">
         <v>12</v>
       </c>
-      <c r="E25" s="118"/>
-[...3 lines deleted...]
-      <c r="G25" s="94" t="s">
+      <c r="E26" s="136"/>
+      <c r="F26" s="136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="137" t="s">
         <v>24</v>
       </c>
-      <c r="H25" s="255" t="s">
-[...27 lines deleted...]
-        <v>34</v>
+      <c r="H26" s="257" t="s">
+        <v>47</v>
+      </c>
+      <c r="I26" s="244" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B27" s="238">
-        <v>46164</v>
+        <v>46160</v>
       </c>
       <c r="C27" s="114"/>
       <c r="D27" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E27" s="118"/>
       <c r="F27" s="118" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G27" s="94" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H27" s="255" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>48</v>
+      </c>
+      <c r="I27" s="244" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B28" s="238">
-        <v>46167</v>
+        <v>46161</v>
       </c>
       <c r="C28" s="114"/>
       <c r="D28" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E28" s="118"/>
       <c r="F28" s="118" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="94" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H28" s="255" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="I28" s="239" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B29" s="238">
-        <v>46168</v>
+        <v>46162</v>
       </c>
       <c r="C29" s="114"/>
       <c r="D29" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E29" s="118"/>
       <c r="F29" s="118" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G29" s="94" t="s">
         <v>24</v>
       </c>
       <c r="H29" s="255" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="I29" s="239" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B30" s="238">
-        <v>46169</v>
+        <v>46163</v>
       </c>
       <c r="C30" s="114"/>
       <c r="D30" s="94" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" s="118" t="s">
         <v>30</v>
       </c>
-      <c r="E30" s="118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="118" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="G30" s="94" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H30" s="255" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="I30" s="239" t="s">
-        <v>60</v>
-[...7 lines deleted...]
-      <c r="D31" s="103" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B31" s="238">
+        <v>46164</v>
+      </c>
+      <c r="C31" s="114"/>
+      <c r="D31" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E31" s="120"/>
-[...10 lines deleted...]
-        <v>16</v>
+      <c r="E31" s="118"/>
+      <c r="F31" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="255" t="s">
+        <v>53</v>
+      </c>
+      <c r="I31" s="239" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B32" s="243">
-[...3 lines deleted...]
-      <c r="D32" s="137" t="s">
+      <c r="B32" s="238">
+        <v>46167</v>
+      </c>
+      <c r="C32" s="114"/>
+      <c r="D32" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E32" s="136"/>
-      <c r="F32" s="136" t="s">
+      <c r="E32" s="118"/>
+      <c r="F32" s="118" t="s">
         <v>17</v>
       </c>
-      <c r="G32" s="137" t="s">
+      <c r="G32" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="H32" s="257" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="H32" s="255" t="s">
+        <v>54</v>
+      </c>
+      <c r="I32" s="239" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="33" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B33" s="238">
-        <v>46181</v>
-[...1 lines deleted...]
-      <c r="C33" s="152"/>
+        <v>46168</v>
+      </c>
+      <c r="C33" s="114"/>
       <c r="D33" s="94" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="E33" s="136"/>
+        <v>12</v>
+      </c>
+      <c r="E33" s="118"/>
       <c r="F33" s="118" t="s">
-        <v>17</v>
-[...8 lines deleted...]
-        <v>64</v>
+        <v>13</v>
+      </c>
+      <c r="G33" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="H33" s="255" t="s">
+        <v>56</v>
+      </c>
+      <c r="I33" s="239" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="34" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B34" s="238">
-        <v>46182</v>
+        <v>46169</v>
       </c>
       <c r="C34" s="114"/>
       <c r="D34" s="94" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E34" s="118"/>
+        <v>29</v>
+      </c>
+      <c r="E34" s="118" t="s">
+        <v>57</v>
+      </c>
       <c r="F34" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="G34" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" s="255" t="s">
+        <v>58</v>
+      </c>
+      <c r="I34" s="239" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="35" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B35" s="241">
+        <v>46170</v>
+      </c>
+      <c r="C35" s="149"/>
+      <c r="D35" s="103" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="120"/>
+      <c r="F35" s="120" t="s">
+        <v>31</v>
+      </c>
+      <c r="G35" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" s="256" t="s">
+        <v>60</v>
+      </c>
+      <c r="I35" s="242" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B36" s="243">
+        <v>46175</v>
+      </c>
+      <c r="C36" s="152"/>
+      <c r="D36" s="137" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="136"/>
+      <c r="F36" s="136" t="s">
         <v>17</v>
       </c>
-      <c r="G34" s="94" t="s">
-[...52 lines deleted...]
-        <v>60</v>
+      <c r="G36" s="137" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36" s="257" t="s">
+        <v>61</v>
+      </c>
+      <c r="I36" s="244" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B37" s="238">
-        <v>46185</v>
-[...1 lines deleted...]
-      <c r="C37" s="114"/>
+        <v>46181</v>
+      </c>
+      <c r="C37" s="152"/>
       <c r="D37" s="94" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E37" s="118"/>
+        <v>29</v>
+      </c>
+      <c r="E37" s="136"/>
       <c r="F37" s="118" t="s">
-        <v>13</v>
-[...8 lines deleted...]
-        <v>45</v>
+        <v>17</v>
+      </c>
+      <c r="G37" s="124" t="s">
+        <v>14</v>
+      </c>
+      <c r="H37" s="262" t="s">
+        <v>62</v>
+      </c>
+      <c r="I37" s="244" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="38" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B38" s="238">
-        <v>46189</v>
+        <v>46182</v>
       </c>
       <c r="C38" s="114"/>
       <c r="D38" s="94" t="s">
-        <v>12</v>
+        <v>64</v>
       </c>
       <c r="E38" s="118"/>
       <c r="F38" s="118" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G38" s="94" t="s">
         <v>24</v>
       </c>
       <c r="H38" s="255" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I38" s="239" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
     </row>
     <row r="39" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B39" s="238">
-        <v>46190</v>
-[...3 lines deleted...]
-      </c>
+        <v>46183</v>
+      </c>
+      <c r="C39" s="114"/>
       <c r="D39" s="94" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E39" s="118"/>
       <c r="F39" s="118" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G39" s="94" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H39" s="255" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="I39" s="239" t="s">
-        <v>43</v>
+        <v>68</v>
       </c>
     </row>
     <row r="40" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B40" s="238">
-        <v>46196</v>
+        <v>46184</v>
       </c>
       <c r="C40" s="114"/>
       <c r="D40" s="94" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E40" s="118"/>
+        <v>29</v>
+      </c>
+      <c r="E40" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="F40" s="118" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="G40" s="94" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H40" s="255" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="I40" s="239" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
     </row>
     <row r="41" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B41" s="238">
-        <v>46197</v>
+        <v>46185</v>
       </c>
       <c r="C41" s="114"/>
       <c r="D41" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E41" s="118"/>
       <c r="F41" s="118" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G41" s="94" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H41" s="255" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="I41" s="239" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
     </row>
     <row r="42" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B42" s="238">
-        <v>46198</v>
+        <v>46189</v>
       </c>
       <c r="C42" s="114"/>
       <c r="D42" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="118"/>
       <c r="F42" s="118" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G42" s="94" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="255" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="I42" s="239" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
     </row>
     <row r="43" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B43" s="238">
-        <v>46199</v>
-[...1 lines deleted...]
-      <c r="C43" s="114"/>
+        <v>46190</v>
+      </c>
+      <c r="C43" s="114" t="s">
+        <v>72</v>
+      </c>
       <c r="D43" s="94" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E43" s="118"/>
+        <v>29</v>
+      </c>
+      <c r="E43" s="118" t="s">
+        <v>57</v>
+      </c>
       <c r="F43" s="118" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="G43" s="94" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H43" s="255" t="s">
-        <v>327</v>
+        <v>41</v>
       </c>
       <c r="I43" s="239" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
     </row>
     <row r="44" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B44" s="238">
+        <v>46196</v>
+      </c>
+      <c r="C44" s="114"/>
+      <c r="D44" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="118"/>
+      <c r="F44" s="118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="255" t="s">
+        <v>73</v>
+      </c>
+      <c r="I44" s="239" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="45" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B45" s="238">
+        <v>46197</v>
+      </c>
+      <c r="C45" s="114"/>
+      <c r="D45" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="118"/>
+      <c r="F45" s="118" t="s">
+        <v>21</v>
+      </c>
+      <c r="G45" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="H45" s="255" t="s">
+        <v>75</v>
+      </c>
+      <c r="I45" s="239" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="46" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B46" s="238">
+        <v>46198</v>
+      </c>
+      <c r="C46" s="114"/>
+      <c r="D46" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="118"/>
+      <c r="F46" s="118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="H46" s="255" t="s">
+        <v>76</v>
+      </c>
+      <c r="I46" s="239" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="47" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B47" s="238">
+        <v>46199</v>
+      </c>
+      <c r="C47" s="114"/>
+      <c r="D47" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="118"/>
+      <c r="F47" s="118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" s="255" t="s">
+        <v>326</v>
+      </c>
+      <c r="I47" s="239" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="48" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B48" s="238">
         <v>46202</v>
       </c>
-      <c r="C44" s="115"/>
-      <c r="D44" s="124" t="s">
+      <c r="C48" s="115"/>
+      <c r="D48" s="124" t="s">
+        <v>29</v>
+      </c>
+      <c r="E48" s="118" t="s">
         <v>30</v>
       </c>
-      <c r="E44" s="118" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="123" t="s">
+      <c r="F48" s="123" t="s">
         <v>17</v>
       </c>
-      <c r="G44" s="124" t="s">
+      <c r="G48" s="124" t="s">
         <v>24</v>
       </c>
-      <c r="H44" s="255" t="s">
+      <c r="H48" s="255" t="s">
+        <v>79</v>
+      </c>
+      <c r="I48" s="239" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="49" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B49" s="241">
+        <v>46203</v>
+      </c>
+      <c r="C49" s="149"/>
+      <c r="D49" s="103" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="120"/>
+      <c r="F49" s="120" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="H49" s="256" t="s">
         <v>80</v>
       </c>
-      <c r="I44" s="239" t="s">
-[...18 lines deleted...]
-      <c r="H45" s="256" t="s">
+      <c r="I49" s="242" t="s">
         <v>81</v>
-      </c>
-[...92 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="50" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B50" s="243">
-        <v>46213</v>
-[...16 lines deleted...]
-        <v>45</v>
+        <v>46205</v>
+      </c>
+      <c r="D50" s="177" t="s">
+        <v>29</v>
+      </c>
+      <c r="E50" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="F50" s="136" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" s="137" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" s="257" t="s">
+        <v>82</v>
+      </c>
+      <c r="I50" s="244" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B51" s="243">
-        <v>46216</v>
-[...1 lines deleted...]
-      <c r="C51" s="178"/>
+        <v>46206</v>
+      </c>
+      <c r="C51" s="115"/>
       <c r="D51" s="124" t="s">
+        <v>29</v>
+      </c>
+      <c r="E51" s="118" t="s">
         <v>30</v>
       </c>
-      <c r="E51" s="118"/>
       <c r="F51" s="118" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="G51" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="H51" s="264" t="s">
-        <v>88</v>
+      <c r="H51" s="255" t="s">
+        <v>58</v>
       </c>
       <c r="I51" s="239" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
     </row>
     <row r="52" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B52" s="243">
-        <v>46217</v>
-[...1 lines deleted...]
-      <c r="C52" s="178"/>
+        <v>46210</v>
+      </c>
+      <c r="C52" s="114"/>
       <c r="D52" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E52" s="118"/>
       <c r="F52" s="118" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G52" s="94" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>24</v>
+      </c>
+      <c r="H52" s="255" t="s">
+        <v>83</v>
       </c>
       <c r="I52" s="239" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="53" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B53" s="243">
-        <v>46218</v>
-[...2 lines deleted...]
-      <c r="D53" s="94" t="s">
+        <v>46212</v>
+      </c>
+      <c r="C53" s="114"/>
+      <c r="D53" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="E53" s="118"/>
+      <c r="E53" s="123"/>
       <c r="F53" s="118" t="s">
         <v>17</v>
       </c>
       <c r="G53" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="H53" s="264" t="s">
-        <v>90</v>
+      <c r="H53" s="255" t="s">
+        <v>84</v>
       </c>
       <c r="I53" s="239" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
     </row>
     <row r="54" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B54" s="243">
-        <v>46219</v>
-[...2 lines deleted...]
-      <c r="D54" s="124" t="s">
+        <v>46213</v>
+      </c>
+      <c r="C54" s="178"/>
+      <c r="D54" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E54" s="123"/>
-[...7 lines deleted...]
-        <v>92</v>
+      <c r="E54" s="118"/>
+      <c r="F54" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" s="255" t="s">
+        <v>86</v>
       </c>
       <c r="I54" s="239" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="55" spans="2:9" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B55" s="243">
-        <v>46224</v>
-[...1 lines deleted...]
-      <c r="C55" s="179"/>
+        <v>46216</v>
+      </c>
+      <c r="C55" s="178"/>
       <c r="D55" s="124" t="s">
-        <v>12</v>
-[...9 lines deleted...]
-        <v>93</v>
+        <v>29</v>
+      </c>
+      <c r="E55" s="118"/>
+      <c r="F55" s="118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" s="255" t="s">
+        <v>87</v>
       </c>
       <c r="I55" s="239" t="s">
-        <v>26</v>
+        <v>63</v>
       </c>
     </row>
     <row r="56" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B56" s="243">
+        <v>46217</v>
+      </c>
+      <c r="C56" s="178"/>
+      <c r="D56" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="118"/>
+      <c r="F56" s="118" t="s">
+        <v>31</v>
+      </c>
+      <c r="G56" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="H56" s="263" t="s">
+        <v>88</v>
+      </c>
+      <c r="I56" s="239" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="57" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B57" s="243">
+        <v>46218</v>
+      </c>
+      <c r="C57" s="117"/>
+      <c r="D57" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="118"/>
+      <c r="F57" s="118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" s="263" t="s">
+        <v>89</v>
+      </c>
+      <c r="I57" s="239" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="58" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B58" s="243">
+        <v>46219</v>
+      </c>
+      <c r="C58" s="179"/>
+      <c r="D58" s="124" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="123"/>
+      <c r="F58" s="123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="124" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" s="263" t="s">
+        <v>91</v>
+      </c>
+      <c r="I58" s="239" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="59" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B59" s="243">
+        <v>46224</v>
+      </c>
+      <c r="C59" s="179"/>
+      <c r="D59" s="124" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="123"/>
+      <c r="F59" s="123" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="124" t="s">
+        <v>27</v>
+      </c>
+      <c r="H59" s="263" t="s">
+        <v>92</v>
+      </c>
+      <c r="I59" s="239" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="60" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B60" s="243">
         <v>46225</v>
       </c>
-      <c r="C56" s="179"/>
-      <c r="D56" s="124" t="s">
+      <c r="C60" s="179"/>
+      <c r="D60" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="E56" s="123"/>
-      <c r="F56" s="123" t="s">
+      <c r="E60" s="123"/>
+      <c r="F60" s="123" t="s">
         <v>21</v>
       </c>
-      <c r="G56" s="94" t="s">
+      <c r="G60" s="94" t="s">
         <v>24</v>
       </c>
-      <c r="H56" s="264" t="s">
+      <c r="H60" s="263" t="s">
+        <v>93</v>
+      </c>
+      <c r="I60" s="239" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="61" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B61" s="241">
+        <v>46231</v>
+      </c>
+      <c r="C61" s="180"/>
+      <c r="D61" s="103" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="120"/>
+      <c r="F61" s="120" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="103" t="s">
+        <v>27</v>
+      </c>
+      <c r="H61" s="264" t="s">
         <v>94</v>
       </c>
-      <c r="I56" s="239" t="s">
-[...8 lines deleted...]
-      <c r="D57" s="103" t="s">
+      <c r="I61" s="242" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="62" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B62" s="266">
+        <v>46237</v>
+      </c>
+      <c r="C62" s="267"/>
+      <c r="D62" s="191" t="s">
         <v>12</v>
       </c>
-      <c r="E57" s="120"/>
-[...3 lines deleted...]
-      <c r="G57" s="103" t="s">
+      <c r="E62" s="268"/>
+      <c r="F62" s="268" t="s">
+        <v>328</v>
+      </c>
+      <c r="G62" s="191" t="s">
         <v>27</v>
       </c>
-      <c r="H57" s="265" t="s">
-[...15 lines deleted...]
-      <c r="F58" s="269" t="s">
+      <c r="H62" s="269" t="s">
         <v>330</v>
       </c>
-      <c r="G58" s="191" t="s">
-[...96 lines deleted...]
-        <v>102</v>
+      <c r="I62" s="270" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="63" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B63" s="238">
-        <v>46252</v>
-[...2 lines deleted...]
-      <c r="D63" s="94" t="s">
+        <v>46238</v>
+      </c>
+      <c r="C63" s="181"/>
+      <c r="D63" s="137" t="s">
         <v>12</v>
       </c>
-      <c r="E63" s="118"/>
-[...9 lines deleted...]
-      <c r="I63" s="239" t="s">
+      <c r="E63" s="136"/>
+      <c r="F63" s="136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="137" t="s">
+        <v>27</v>
+      </c>
+      <c r="H63" s="262" t="s">
+        <v>96</v>
+      </c>
+      <c r="I63" s="244" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B64" s="238">
-        <v>46253</v>
+        <v>46239</v>
       </c>
       <c r="C64" s="178"/>
-      <c r="D64" s="124" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D64" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="118"/>
       <c r="F64" s="118" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G64" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="H64" s="255" t="s">
-        <v>138</v>
+      <c r="H64" s="263" t="s">
+        <v>97</v>
       </c>
       <c r="I64" s="239" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
     </row>
     <row r="65" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B65" s="238">
-        <v>46255</v>
+        <v>46240</v>
       </c>
       <c r="C65" s="178"/>
       <c r="D65" s="94" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E65" s="118"/>
+        <v>29</v>
+      </c>
+      <c r="E65" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="F65" s="118" t="s">
         <v>21</v>
       </c>
       <c r="G65" s="94" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>27</v>
+      </c>
+      <c r="H65" s="263" t="s">
+        <v>99</v>
       </c>
       <c r="I65" s="239" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="66" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B66" s="238">
-        <v>46258</v>
+        <v>46241</v>
       </c>
       <c r="C66" s="178"/>
       <c r="D66" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E66" s="118"/>
       <c r="F66" s="118" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G66" s="94" t="s">
         <v>14</v>
       </c>
-      <c r="H66" s="255" t="s">
-        <v>104</v>
+      <c r="H66" s="263" t="s">
+        <v>100</v>
       </c>
       <c r="I66" s="239" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="67" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B67" s="238">
-        <v>46259</v>
+        <v>46252</v>
       </c>
       <c r="C67" s="178"/>
       <c r="D67" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E67" s="118"/>
       <c r="F67" s="118" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G67" s="94" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H67" s="255" t="s">
-        <v>61</v>
+        <v>324</v>
       </c>
       <c r="I67" s="239" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="68" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B68" s="238">
-        <v>46260</v>
-[...4 lines deleted...]
-      <c r="D68" s="94" t="s">
+        <v>46253</v>
+      </c>
+      <c r="C68" s="178"/>
+      <c r="D68" s="124" t="s">
+        <v>29</v>
+      </c>
+      <c r="E68" s="118" t="s">
         <v>30</v>
       </c>
-      <c r="E68" s="118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F68" s="118" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="G68" s="94" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H68" s="255" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="I68" s="239" t="s">
-        <v>43</v>
-[...7 lines deleted...]
-      <c r="D69" s="103" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="69" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B69" s="238">
+        <v>46255</v>
+      </c>
+      <c r="C69" s="178"/>
+      <c r="D69" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E69" s="120"/>
-[...10 lines deleted...]
-        <v>45</v>
+      <c r="E69" s="118"/>
+      <c r="F69" s="118" t="s">
+        <v>21</v>
+      </c>
+      <c r="G69" s="94" t="s">
+        <v>24</v>
+      </c>
+      <c r="H69" s="255" t="s">
+        <v>102</v>
+      </c>
+      <c r="I69" s="239" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="70" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B70" s="243">
-[...3 lines deleted...]
-      <c r="D70" s="137" t="s">
+      <c r="B70" s="238">
+        <v>46258</v>
+      </c>
+      <c r="C70" s="178"/>
+      <c r="D70" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E70" s="136"/>
-[...10 lines deleted...]
-        <v>26</v>
+      <c r="E70" s="118"/>
+      <c r="F70" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H70" s="255" t="s">
+        <v>103</v>
+      </c>
+      <c r="I70" s="239" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="71" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B71" s="245">
-        <v>46267</v>
+      <c r="B71" s="238">
+        <v>46259</v>
       </c>
       <c r="C71" s="178"/>
       <c r="D71" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E71" s="118"/>
       <c r="F71" s="118" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G71" s="94" t="s">
         <v>14</v>
       </c>
       <c r="H71" s="255" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="I71" s="239" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
     </row>
     <row r="72" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B72" s="246">
-[...2 lines deleted...]
-      <c r="C72" s="178"/>
+      <c r="B72" s="238">
+        <v>46260</v>
+      </c>
+      <c r="C72" s="178" t="s">
+        <v>105</v>
+      </c>
       <c r="D72" s="94" t="s">
+        <v>29</v>
+      </c>
+      <c r="E72" s="118" t="s">
+        <v>30</v>
+      </c>
+      <c r="F72" s="118" t="s">
+        <v>40</v>
+      </c>
+      <c r="G72" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="H72" s="255" t="s">
+        <v>41</v>
+      </c>
+      <c r="I72" s="239" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="73" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B73" s="241">
+        <v>46262</v>
+      </c>
+      <c r="C73" s="180"/>
+      <c r="D73" s="103" t="s">
         <v>12</v>
       </c>
-      <c r="E72" s="118"/>
-[...3 lines deleted...]
-      <c r="G72" s="94" t="s">
+      <c r="E73" s="120"/>
+      <c r="F73" s="120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="H73" s="256" t="s">
+        <v>43</v>
+      </c>
+      <c r="I73" s="242" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B74" s="243">
+        <v>46266</v>
+      </c>
+      <c r="C74" s="181"/>
+      <c r="D74" s="137" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" s="136"/>
+      <c r="F74" s="136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="137" t="s">
         <v>24</v>
       </c>
-      <c r="H72" s="255" t="s">
-[...49 lines deleted...]
-        <v>56</v>
+      <c r="H74" s="257" t="s">
+        <v>332</v>
+      </c>
+      <c r="I74" s="244" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="75" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B75" s="246">
-[...2 lines deleted...]
-      <c r="C75" s="182"/>
+      <c r="B75" s="245">
+        <v>46267</v>
+      </c>
+      <c r="C75" s="178"/>
       <c r="D75" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E75" s="118"/>
       <c r="F75" s="118" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G75" s="94" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H75" s="255" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="I75" s="239" t="s">
-        <v>110</v>
+        <v>23</v>
       </c>
     </row>
     <row r="76" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B76" s="246">
-        <v>46279</v>
-[...1 lines deleted...]
-      <c r="C76" s="182"/>
+        <v>46268</v>
+      </c>
+      <c r="C76" s="178"/>
       <c r="D76" s="94" t="s">
         <v>12</v>
       </c>
       <c r="E76" s="118"/>
-      <c r="F76" s="124" t="s">
+      <c r="F76" s="118" t="s">
         <v>21</v>
       </c>
       <c r="G76" s="94" t="s">
         <v>24</v>
       </c>
-      <c r="H76" s="262" t="s">
-        <v>323</v>
+      <c r="H76" s="255" t="s">
+        <v>106</v>
       </c>
       <c r="I76" s="239" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="77" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B77" s="246">
-        <v>46280</v>
-[...1 lines deleted...]
-      <c r="C77" s="182"/>
+        <v>46273</v>
+      </c>
+      <c r="C77" s="178"/>
       <c r="D77" s="94" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E77" s="118"/>
+        <v>29</v>
+      </c>
+      <c r="E77" s="118" t="s">
+        <v>30</v>
+      </c>
       <c r="F77" s="118" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G77" s="94" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H77" s="255" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="I77" s="239" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="78" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B78" s="245">
-[...2 lines deleted...]
-      <c r="C78" s="212"/>
+      <c r="B78" s="246">
+        <v>46275</v>
+      </c>
+      <c r="C78" s="182"/>
       <c r="D78" s="124" t="s">
         <v>12</v>
       </c>
-      <c r="E78" s="124"/>
-[...1 lines deleted...]
-        <v>21</v>
+      <c r="E78" s="123"/>
+      <c r="F78" s="123" t="s">
+        <v>17</v>
       </c>
       <c r="G78" s="124" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>27</v>
+      </c>
+      <c r="H78" s="255" t="s">
+        <v>54</v>
+      </c>
+      <c r="I78" s="239" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="79" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B79" s="246">
-        <v>46282</v>
-[...1 lines deleted...]
-      <c r="C79" s="211"/>
+        <v>46276</v>
+      </c>
+      <c r="C79" s="182"/>
       <c r="D79" s="94" t="s">
         <v>12</v>
       </c>
-      <c r="E79" s="94"/>
-      <c r="F79" s="94" t="s">
+      <c r="E79" s="118"/>
+      <c r="F79" s="118" t="s">
         <v>17</v>
       </c>
       <c r="G79" s="94" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H79" s="255" t="s">
+        <v>108</v>
+      </c>
+      <c r="I79" s="239" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="80" spans="2:9" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B80" s="271">
+        <v>46279</v>
+      </c>
+      <c r="C80" s="272"/>
+      <c r="D80" s="107" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="119"/>
+      <c r="F80" s="273" t="s">
+        <v>21</v>
+      </c>
+      <c r="G80" s="107" t="s">
+        <v>24</v>
+      </c>
+      <c r="H80" s="274" t="s">
+        <v>322</v>
+      </c>
+      <c r="I80" s="275" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="81" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B81" s="246">
+        <v>46280</v>
+      </c>
+      <c r="C81" s="182"/>
+      <c r="D81" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="118"/>
+      <c r="F81" s="118" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H81" s="255" t="s">
+        <v>15</v>
+      </c>
+      <c r="I81" s="239" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="82" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B82" s="245">
+        <v>46281</v>
+      </c>
+      <c r="C82" s="212"/>
+      <c r="D82" s="124" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="124"/>
+      <c r="F82" s="124" t="s">
+        <v>21</v>
+      </c>
+      <c r="G82" s="124" t="s">
+        <v>14</v>
+      </c>
+      <c r="H82" s="258" t="s">
+        <v>45</v>
+      </c>
+      <c r="I82" s="247" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="83" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B83" s="246">
+        <v>46282</v>
+      </c>
+      <c r="C83" s="211"/>
+      <c r="D83" s="94" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="94"/>
+      <c r="F83" s="94" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="94" t="s">
+        <v>14</v>
+      </c>
+      <c r="H83" s="255" t="s">
+        <v>111</v>
+      </c>
+      <c r="I83" s="239" t="s">
         <v>112</v>
       </c>
-      <c r="I79" s="239" t="s">
+    </row>
+    <row r="84" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B84" s="246">
+        <v>46290</v>
+      </c>
+      <c r="C84" s="183"/>
+      <c r="D84" s="137" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="136"/>
+      <c r="F84" s="136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="137" t="s">
+        <v>27</v>
+      </c>
+      <c r="H84" s="257" t="s">
+        <v>53</v>
+      </c>
+      <c r="I84" s="244" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="85" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B85" s="248">
+        <v>46295</v>
+      </c>
+      <c r="C85" s="214"/>
+      <c r="D85" s="103" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="123"/>
+      <c r="F85" s="120" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="103" t="s">
+        <v>14</v>
+      </c>
+      <c r="H85" s="256" t="s">
+        <v>36</v>
+      </c>
+      <c r="I85" s="242" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B86" s="246">
+        <v>46303</v>
+      </c>
+      <c r="C86" s="215"/>
+      <c r="D86" s="217" t="s">
+        <v>29</v>
+      </c>
+      <c r="E86" s="253" t="s">
+        <v>30</v>
+      </c>
+      <c r="F86" s="219" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86" s="124" t="s">
+        <v>18</v>
+      </c>
+      <c r="H86" s="259" t="s">
         <v>113</v>
       </c>
-    </row>
-[...153 lines deleted...]
-        <v>29</v>
+      <c r="I86" s="249" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="87" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B87" s="245">
-        <v>46317</v>
+        <v>46304</v>
       </c>
       <c r="C87" s="216"/>
       <c r="D87" s="218" t="s">
-        <v>30</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>12</v>
+      </c>
+      <c r="E87" s="228"/>
+      <c r="F87" s="220" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="223" t="s">
+        <v>27</v>
       </c>
       <c r="H87" s="250" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>70</v>
+      </c>
+      <c r="I87" s="227" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="88" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B88" s="245">
-        <v>46322</v>
+        <v>46308</v>
       </c>
       <c r="C88" s="216"/>
       <c r="D88" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E88" s="218"/>
       <c r="F88" s="221" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="218" t="s">
         <v>24</v>
       </c>
       <c r="H88" s="250" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
       <c r="I88" s="225" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B89" s="245">
-        <v>46323</v>
-[...3 lines deleted...]
-      </c>
+        <v>46310</v>
+      </c>
+      <c r="C89" s="216"/>
       <c r="D89" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E89" s="218"/>
       <c r="F89" s="221" t="s">
-        <v>41</v>
+        <v>314</v>
       </c>
       <c r="G89" s="218" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H89" s="250" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="I89" s="225" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
     </row>
     <row r="90" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B90" s="245">
-        <v>46324</v>
+        <v>46311</v>
       </c>
       <c r="C90" s="216"/>
       <c r="D90" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E90" s="218"/>
       <c r="F90" s="221" t="s">
         <v>21</v>
       </c>
       <c r="G90" s="218" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H90" s="250" t="s">
-        <v>35</v>
+        <v>346</v>
       </c>
       <c r="I90" s="225" t="s">
-        <v>36</v>
-[...7 lines deleted...]
-      <c r="D91" s="224" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="91" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B91" s="245">
+        <v>46317</v>
+      </c>
+      <c r="C91" s="216"/>
+      <c r="D91" s="218" t="s">
+        <v>29</v>
+      </c>
+      <c r="E91" s="218" t="s">
+        <v>57</v>
+      </c>
+      <c r="F91" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G91" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H91" s="287" t="s">
+        <v>348</v>
+      </c>
+      <c r="I91" s="225" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="92" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B92" s="245">
+        <v>46322</v>
+      </c>
+      <c r="C92" s="216"/>
+      <c r="D92" s="218" t="s">
         <v>12</v>
       </c>
-      <c r="E91" s="224"/>
-[...34 lines deleted...]
-        <v>34</v>
+      <c r="E92" s="218"/>
+      <c r="F92" s="221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="218" t="s">
+        <v>24</v>
+      </c>
+      <c r="H92" s="250" t="s">
+        <v>46</v>
+      </c>
+      <c r="I92" s="225" t="s">
+        <v>26</v>
       </c>
     </row>
     <row r="93" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B93" s="245">
-        <v>46332</v>
-[...1 lines deleted...]
-      <c r="C93" s="216"/>
+        <v>46323</v>
+      </c>
+      <c r="C93" s="216" t="s">
+        <v>114</v>
+      </c>
       <c r="D93" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E93" s="218"/>
+        <v>29</v>
+      </c>
+      <c r="E93" s="218" t="s">
+        <v>57</v>
+      </c>
       <c r="F93" s="221" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="G93" s="218" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H93" s="250" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="I93" s="225" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="94" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B94" s="245">
-        <v>46336</v>
+        <v>46324</v>
       </c>
       <c r="C94" s="216"/>
       <c r="D94" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E94" s="218"/>
       <c r="F94" s="221" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G94" s="218" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H94" s="250" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="I94" s="225" t="s">
-        <v>26</v>
-[...7 lines deleted...]
-      <c r="D95" s="218" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="95" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B95" s="248">
+        <v>46325</v>
+      </c>
+      <c r="C95" s="232"/>
+      <c r="D95" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="E95" s="218"/>
-      <c r="F95" s="221" t="s">
+      <c r="E95" s="224"/>
+      <c r="F95" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="G95" s="218" t="s">
-[...6 lines deleted...]
-        <v>16</v>
+      <c r="G95" s="224" t="s">
+        <v>18</v>
+      </c>
+      <c r="H95" s="251" t="s">
+        <v>37</v>
+      </c>
+      <c r="I95" s="226" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="96" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B96" s="245">
-[...17 lines deleted...]
-        <v>45</v>
+      <c r="B96" s="246">
+        <v>46331</v>
+      </c>
+      <c r="C96" s="229"/>
+      <c r="D96" s="228" t="s">
+        <v>29</v>
+      </c>
+      <c r="E96" s="228" t="s">
+        <v>30</v>
+      </c>
+      <c r="F96" s="230" t="s">
+        <v>31</v>
+      </c>
+      <c r="G96" s="228" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" s="287" t="s">
+        <v>32</v>
+      </c>
+      <c r="I96" s="231" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="97" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B97" s="245">
-        <v>46342</v>
+        <v>46332</v>
       </c>
       <c r="C97" s="216"/>
       <c r="D97" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E97" s="218"/>
       <c r="F97" s="221" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G97" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H97" s="250" t="s">
-        <v>85</v>
+        <v>349</v>
       </c>
       <c r="I97" s="225" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
     </row>
     <row r="98" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B98" s="245">
-        <v>46345</v>
+        <v>46336</v>
       </c>
       <c r="C98" s="216"/>
       <c r="D98" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E98" s="218"/>
       <c r="F98" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G98" s="218" t="s">
         <v>24</v>
       </c>
       <c r="H98" s="250" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="I98" s="225" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
     </row>
     <row r="99" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B99" s="245">
-        <v>46350</v>
+        <v>46338</v>
       </c>
       <c r="C99" s="216"/>
       <c r="D99" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E99" s="218"/>
       <c r="F99" s="221" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G99" s="218" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H99" s="250" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="I99" s="225" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B100" s="245">
-        <v>46353</v>
+        <v>46339</v>
       </c>
       <c r="C100" s="216"/>
       <c r="D100" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E100" s="218"/>
       <c r="F100" s="221" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G100" s="218" t="s">
         <v>14</v>
       </c>
       <c r="H100" s="250" t="s">
-        <v>70</v>
+        <v>86</v>
       </c>
       <c r="I100" s="225" t="s">
-        <v>60</v>
-[...7 lines deleted...]
-      <c r="D101" s="224" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="101" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B101" s="245">
+        <v>46342</v>
+      </c>
+      <c r="C101" s="216"/>
+      <c r="D101" s="218" t="s">
         <v>12</v>
       </c>
-      <c r="E101" s="224"/>
-      <c r="F101" s="222" t="s">
+      <c r="E101" s="218"/>
+      <c r="F101" s="221" t="s">
         <v>17</v>
       </c>
-      <c r="G101" s="224" t="s">
-[...30 lines deleted...]
-        <v>34</v>
+      <c r="G101" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H101" s="250" t="s">
+        <v>84</v>
+      </c>
+      <c r="I101" s="225" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="102" spans="2:9" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B102" s="276">
+        <v>46344</v>
+      </c>
+      <c r="C102" s="277"/>
+      <c r="D102" s="278" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="278"/>
+      <c r="F102" s="279" t="s">
+        <v>17</v>
+      </c>
+      <c r="G102" s="278" t="s">
+        <v>14</v>
+      </c>
+      <c r="H102" s="280" t="s">
+        <v>334</v>
+      </c>
+      <c r="I102" s="281" t="s">
+        <v>335</v>
       </c>
     </row>
     <row r="103" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B103" s="245">
-        <v>46360</v>
+        <v>46345</v>
       </c>
       <c r="C103" s="216"/>
       <c r="D103" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E103" s="218"/>
       <c r="F103" s="221" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G103" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H103" s="250" t="s">
-        <v>316</v>
+        <v>48</v>
       </c>
       <c r="I103" s="225" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="104" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B104" s="245">
-        <v>46365</v>
+        <v>46350</v>
       </c>
       <c r="C104" s="216"/>
       <c r="D104" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E104" s="218"/>
       <c r="F104" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G104" s="218" t="s">
         <v>24</v>
       </c>
       <c r="H104" s="250" t="s">
-        <v>77</v>
+        <v>336</v>
       </c>
       <c r="I104" s="225" t="s">
-        <v>78</v>
-[...7 lines deleted...]
-      <c r="D105" s="218" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="105" spans="2:9" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B105" s="276">
+        <v>46352</v>
+      </c>
+      <c r="C105" s="277"/>
+      <c r="D105" s="278" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="278"/>
+      <c r="F105" s="279" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="278" t="s">
+        <v>337</v>
+      </c>
+      <c r="H105" s="280" t="s">
+        <v>338</v>
+      </c>
+      <c r="I105" s="281" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="106" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B106" s="245">
+        <v>46353</v>
+      </c>
+      <c r="C106" s="216"/>
+      <c r="D106" s="218" t="s">
+        <v>29</v>
+      </c>
+      <c r="E106" s="218" t="s">
         <v>30</v>
       </c>
-      <c r="E105" s="218" t="s">
-[...8 lines deleted...]
-      <c r="H105" s="255" t="s">
+      <c r="F106" s="221" t="s">
+        <v>40</v>
+      </c>
+      <c r="G106" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H106" s="250" t="s">
+        <v>69</v>
+      </c>
+      <c r="I106" s="225" t="s">
         <v>59</v>
       </c>
-      <c r="I105" s="225" t="s">
-[...12 lines deleted...]
-      <c r="F106" s="118" t="s">
+    </row>
+    <row r="107" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B107" s="248">
+        <v>46356</v>
+      </c>
+      <c r="C107" s="232"/>
+      <c r="D107" s="224" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="224"/>
+      <c r="F107" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="G106" s="94" t="s">
-[...14 lines deleted...]
-      <c r="D107" s="218" t="s">
+      <c r="G107" s="224" t="s">
+        <v>24</v>
+      </c>
+      <c r="H107" s="251" t="s">
+        <v>73</v>
+      </c>
+      <c r="I107" s="226" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="108" spans="2:9" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B108" s="276">
+        <v>46358</v>
+      </c>
+      <c r="C108" s="277"/>
+      <c r="D108" s="282" t="s">
         <v>12</v>
       </c>
-      <c r="E107" s="218"/>
-[...32 lines deleted...]
-        <v>26</v>
+      <c r="E108" s="283"/>
+      <c r="F108" s="284" t="s">
+        <v>345</v>
+      </c>
+      <c r="G108" s="283" t="s">
+        <v>344</v>
+      </c>
+      <c r="H108" s="285" t="s">
+        <v>342</v>
+      </c>
+      <c r="I108" s="286" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B109" s="245">
-        <v>46372</v>
-[...4 lines deleted...]
-      <c r="D109" s="218" t="s">
+        <v>46359</v>
+      </c>
+      <c r="C109" s="216"/>
+      <c r="D109" s="228" t="s">
+        <v>29</v>
+      </c>
+      <c r="E109" s="218" t="s">
         <v>30</v>
       </c>
-      <c r="E109" s="218" t="s">
+      <c r="F109" s="221" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G109" s="218" t="s">
         <v>27</v>
       </c>
       <c r="H109" s="250" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="I109" s="225" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
     </row>
     <row r="110" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B110" s="245">
-        <v>46377</v>
+        <v>46360</v>
       </c>
       <c r="C110" s="216"/>
       <c r="D110" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E110" s="218"/>
       <c r="F110" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G110" s="218" t="s">
         <v>14</v>
       </c>
       <c r="H110" s="250" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="I110" s="225" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
     </row>
     <row r="111" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B111" s="245">
-        <v>46378</v>
+        <v>46365</v>
       </c>
       <c r="C111" s="216"/>
       <c r="D111" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E111" s="218"/>
       <c r="F111" s="221" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G111" s="218" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H111" s="250" t="s">
-        <v>317</v>
+        <v>76</v>
       </c>
       <c r="I111" s="225" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="112" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="112" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B112" s="245">
-        <v>46379</v>
+        <v>46366</v>
       </c>
       <c r="C112" s="216"/>
       <c r="D112" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E112" s="218"/>
+        <v>29</v>
+      </c>
+      <c r="E112" s="218" t="s">
+        <v>30</v>
+      </c>
       <c r="F112" s="221" t="s">
         <v>21</v>
       </c>
       <c r="G112" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H112" s="255" t="s">
+        <v>58</v>
+      </c>
+      <c r="I112" s="225" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="113" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B113" s="245">
+        <v>46366</v>
+      </c>
+      <c r="C113" s="216"/>
+      <c r="D113" s="135" t="s">
+        <v>132</v>
+      </c>
+      <c r="E113" s="254"/>
+      <c r="F113" s="118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="H113" s="260" t="s">
+        <v>163</v>
+      </c>
+      <c r="I113" s="225" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="114" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B114" s="245">
+        <v>46367</v>
+      </c>
+      <c r="C114" s="216"/>
+      <c r="D114" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="218"/>
+      <c r="F114" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G114" s="218" t="s">
         <v>24</v>
       </c>
-      <c r="H112" s="250" t="s">
-[...24 lines deleted...]
-      <c r="I113" s="226" t="s">
+      <c r="H114" s="250" t="s">
         <v>67</v>
       </c>
-    </row>
-[...19 lines deleted...]
-        <v>26</v>
+      <c r="I114" s="225" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="115" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B115" s="245">
-        <v>46395</v>
+        <v>46371</v>
       </c>
       <c r="C115" s="216"/>
       <c r="D115" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E115" s="218"/>
       <c r="F115" s="221" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="218" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H115" s="250" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="I115" s="225" t="s">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="116" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B116" s="245">
-        <v>46399</v>
-[...1 lines deleted...]
-      <c r="C116" s="216"/>
+        <v>46372</v>
+      </c>
+      <c r="C116" s="216" t="s">
+        <v>115</v>
+      </c>
       <c r="D116" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E116" s="218"/>
+        <v>29</v>
+      </c>
+      <c r="E116" s="218" t="s">
+        <v>30</v>
+      </c>
       <c r="F116" s="221" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="G116" s="218" t="s">
         <v>27</v>
       </c>
       <c r="H116" s="250" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="I116" s="225" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="117" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B117" s="245">
-        <v>46401</v>
+        <v>46377</v>
       </c>
       <c r="C117" s="216"/>
       <c r="D117" s="218" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E117" s="218" t="s">
-        <v>31</v>
+        <v>327</v>
       </c>
       <c r="F117" s="221" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="218" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H117" s="250" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="I117" s="225" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
     </row>
     <row r="118" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B118" s="245">
-        <v>46402</v>
+        <v>46378</v>
       </c>
       <c r="C118" s="216"/>
       <c r="D118" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E118" s="218"/>
       <c r="F118" s="221" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G118" s="218" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H118" s="250" t="s">
-        <v>15</v>
+        <v>316</v>
       </c>
       <c r="I118" s="225" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="119" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="119" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B119" s="245">
-        <v>46405</v>
+        <v>46379</v>
       </c>
       <c r="C119" s="216"/>
       <c r="D119" s="218" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="E119" s="218"/>
       <c r="F119" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G119" s="218" t="s">
+        <v>24</v>
+      </c>
+      <c r="H119" s="250" t="s">
+        <v>75</v>
+      </c>
+      <c r="I119" s="225" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="120" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B120" s="248">
+        <v>46380</v>
+      </c>
+      <c r="C120" s="232"/>
+      <c r="D120" s="224" t="s">
+        <v>64</v>
+      </c>
+      <c r="E120" s="224"/>
+      <c r="F120" s="222" t="s">
         <v>17</v>
       </c>
-      <c r="G119" s="218" t="s">
-[...14 lines deleted...]
-      <c r="D120" s="218" t="s">
+      <c r="G120" s="224" t="s">
+        <v>24</v>
+      </c>
+      <c r="H120" s="251" t="s">
+        <v>65</v>
+      </c>
+      <c r="I120" s="226" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="121" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B121" s="246">
+        <v>46394</v>
+      </c>
+      <c r="C121" s="229"/>
+      <c r="D121" s="228" t="s">
         <v>12</v>
       </c>
-      <c r="E120" s="218"/>
-[...9 lines deleted...]
-      <c r="I120" s="225" t="s">
+      <c r="E121" s="228"/>
+      <c r="F121" s="230" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="228" t="s">
+        <v>24</v>
+      </c>
+      <c r="H121" s="261" t="s">
+        <v>83</v>
+      </c>
+      <c r="I121" s="231" t="s">
         <v>26</v>
-      </c>
-[...20 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="122" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B122" s="245">
-        <v>46408</v>
+        <v>46395</v>
       </c>
       <c r="C122" s="216"/>
       <c r="D122" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E122" s="218"/>
       <c r="F122" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G122" s="218" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H122" s="250" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="I122" s="225" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
     </row>
     <row r="123" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B123" s="245">
-        <v>46409</v>
+        <v>46399</v>
       </c>
       <c r="C123" s="216"/>
       <c r="D123" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E123" s="218"/>
       <c r="F123" s="221" t="s">
         <v>17</v>
       </c>
       <c r="G123" s="218" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H123" s="250" t="s">
-        <v>320</v>
+        <v>54</v>
       </c>
       <c r="I123" s="225" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
     </row>
     <row r="124" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B124" s="245">
-        <v>46412</v>
+        <v>46401</v>
       </c>
       <c r="C124" s="216"/>
       <c r="D124" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E124" s="218"/>
+        <v>29</v>
+      </c>
+      <c r="E124" s="218" t="s">
+        <v>30</v>
+      </c>
       <c r="F124" s="221" t="s">
         <v>17</v>
       </c>
       <c r="G124" s="218" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H124" s="250" t="s">
-        <v>95</v>
+        <v>318</v>
       </c>
       <c r="I124" s="225" t="s">
-        <v>96</v>
+        <v>33</v>
       </c>
     </row>
     <row r="125" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B125" s="245">
-        <v>46413</v>
+        <v>46402</v>
       </c>
       <c r="C125" s="216"/>
       <c r="D125" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E125" s="218"/>
       <c r="F125" s="221" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="218" t="s">
         <v>14</v>
       </c>
       <c r="H125" s="250" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="I125" s="225" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="126" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="126" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B126" s="245">
-        <v>46415</v>
+        <v>46405</v>
       </c>
       <c r="C126" s="216"/>
       <c r="D126" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="E126" s="218"/>
       <c r="F126" s="221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G126" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H126" s="263" t="s">
+        <v>87</v>
+      </c>
+      <c r="I126" s="225" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="127" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B127" s="245">
+        <v>46406</v>
+      </c>
+      <c r="C127" s="216"/>
+      <c r="D127" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E127" s="218"/>
+      <c r="F127" s="221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="218" t="s">
+        <v>27</v>
+      </c>
+      <c r="H127" s="250" t="s">
+        <v>92</v>
+      </c>
+      <c r="I127" s="225" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="128" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B128" s="245">
+        <v>46407</v>
+      </c>
+      <c r="C128" s="216"/>
+      <c r="D128" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E128" s="218"/>
+      <c r="F128" s="221" t="s">
         <v>21</v>
       </c>
-      <c r="G126" s="218" t="s">
-[...50 lines deleted...]
-        <v>23</v>
+      <c r="G128" s="218" t="s">
+        <v>24</v>
+      </c>
+      <c r="H128" s="250" t="s">
+        <v>102</v>
+      </c>
+      <c r="I128" s="225" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="129" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B129" s="245">
-        <v>46420</v>
+        <v>46408</v>
       </c>
       <c r="C129" s="216"/>
       <c r="D129" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E129" s="218"/>
       <c r="F129" s="221" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G129" s="218" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H129" s="250" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="I129" s="225" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="130" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="130" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B130" s="245">
-        <v>46421</v>
+        <v>46409</v>
       </c>
       <c r="C130" s="216"/>
       <c r="D130" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E130" s="218"/>
       <c r="F130" s="221" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="G130" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="H130" s="255" t="s">
-        <v>59</v>
+      <c r="H130" s="250" t="s">
+        <v>319</v>
       </c>
       <c r="I130" s="225" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
     </row>
     <row r="131" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B131" s="245">
-        <v>46422</v>
+        <v>46412</v>
       </c>
       <c r="C131" s="216"/>
       <c r="D131" s="218" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
       <c r="E131" s="218"/>
       <c r="F131" s="221" t="s">
         <v>17</v>
       </c>
       <c r="G131" s="218" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H131" s="250" t="s">
-        <v>109</v>
+        <v>94</v>
       </c>
       <c r="I131" s="225" t="s">
-        <v>110</v>
+        <v>95</v>
       </c>
     </row>
     <row r="132" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B132" s="245">
-        <v>46426</v>
+        <v>46413</v>
       </c>
       <c r="C132" s="216"/>
       <c r="D132" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E132" s="218"/>
       <c r="F132" s="221" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G132" s="218" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H132" s="250" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="I132" s="225" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="133" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B133" s="245">
-        <v>46427</v>
+        <v>46415</v>
       </c>
       <c r="C133" s="216"/>
       <c r="D133" s="218" t="s">
+        <v>29</v>
+      </c>
+      <c r="E133" s="218" t="s">
+        <v>30</v>
+      </c>
+      <c r="F133" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G133" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H133" s="250" t="s">
+        <v>137</v>
+      </c>
+      <c r="I133" s="225" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="134" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B134" s="248">
+        <v>46416</v>
+      </c>
+      <c r="C134" s="232"/>
+      <c r="D134" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="E133" s="218"/>
-[...9 lines deleted...]
-      <c r="I133" s="225" t="s">
+      <c r="E134" s="224"/>
+      <c r="F134" s="222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="224" t="s">
+        <v>14</v>
+      </c>
+      <c r="H134" s="251" t="s">
+        <v>36</v>
+      </c>
+      <c r="I134" s="226" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="134" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...4 lines deleted...]
-      <c r="D134" s="218" t="s">
+    <row r="135" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B135" s="246">
+        <v>46419</v>
+      </c>
+      <c r="C135" s="229"/>
+      <c r="D135" s="228" t="s">
         <v>12</v>
       </c>
-      <c r="E134" s="218"/>
-      <c r="F134" s="221" t="s">
+      <c r="E135" s="228"/>
+      <c r="F135" s="230" t="s">
         <v>21</v>
       </c>
-      <c r="G134" s="218" t="s">
-[...5 lines deleted...]
-      <c r="I134" s="225" t="s">
+      <c r="G135" s="228" t="s">
+        <v>14</v>
+      </c>
+      <c r="H135" s="252" t="s">
+        <v>22</v>
+      </c>
+      <c r="I135" s="231" t="s">
         <v>23</v>
-      </c>
-[...20 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="136" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B136" s="245">
-        <v>46435</v>
+        <v>46420</v>
       </c>
       <c r="C136" s="216"/>
       <c r="D136" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E136" s="218"/>
       <c r="F136" s="221" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G136" s="218" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H136" s="250" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
       <c r="I136" s="225" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="137" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="137" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B137" s="245">
-        <v>46440</v>
+        <v>46421</v>
       </c>
       <c r="C137" s="216"/>
       <c r="D137" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E137" s="218"/>
+        <v>29</v>
+      </c>
+      <c r="E137" s="218" t="s">
+        <v>57</v>
+      </c>
       <c r="F137" s="221" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G137" s="218" t="s">
         <v>14</v>
       </c>
-      <c r="H137" s="250" t="s">
-        <v>104</v>
+      <c r="H137" s="255" t="s">
+        <v>58</v>
       </c>
       <c r="I137" s="225" t="s">
-        <v>105</v>
+        <v>59</v>
       </c>
     </row>
     <row r="138" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B138" s="245">
-        <v>46442</v>
-[...3 lines deleted...]
-      </c>
+        <v>46422</v>
+      </c>
+      <c r="C138" s="216"/>
       <c r="D138" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="E138" s="218"/>
       <c r="F138" s="221" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="G138" s="218" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H138" s="250" t="s">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="I138" s="225" t="s">
-        <v>43</v>
-[...7 lines deleted...]
-      <c r="D139" s="224" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="139" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B139" s="245">
+        <v>46426</v>
+      </c>
+      <c r="C139" s="216"/>
+      <c r="D139" s="218" t="s">
         <v>12</v>
       </c>
-      <c r="E139" s="224"/>
-[...10 lines deleted...]
-        <v>45</v>
+      <c r="E139" s="218"/>
+      <c r="F139" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G139" s="218" t="s">
+        <v>24</v>
+      </c>
+      <c r="H139" s="250" t="s">
+        <v>93</v>
+      </c>
+      <c r="I139" s="225" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="140" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-      <c r="B140" s="246">
-[...3 lines deleted...]
-      <c r="D140" s="228" t="s">
+      <c r="B140" s="245">
+        <v>46427</v>
+      </c>
+      <c r="C140" s="216"/>
+      <c r="D140" s="218" t="s">
         <v>12</v>
       </c>
-      <c r="E140" s="228"/>
-[...10 lines deleted...]
-        <v>113</v>
+      <c r="E140" s="218"/>
+      <c r="F140" s="221" t="s">
+        <v>31</v>
+      </c>
+      <c r="G140" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H140" s="250" t="s">
+        <v>60</v>
+      </c>
+      <c r="I140" s="225" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="141" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B141" s="245">
-        <v>46449</v>
+        <v>46433</v>
       </c>
       <c r="C141" s="216"/>
       <c r="D141" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E141" s="218"/>
       <c r="F141" s="221" t="s">
         <v>21</v>
       </c>
       <c r="G141" s="218" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="H141" s="250" t="s">
-        <v>107</v>
+        <v>45</v>
       </c>
       <c r="I141" s="225" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="142" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B142" s="245">
-        <v>46450</v>
+        <v>46434</v>
       </c>
       <c r="C142" s="216"/>
       <c r="D142" s="218" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="E142" s="218"/>
       <c r="F142" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G142" s="218" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H142" s="250" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="I142" s="225" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="143" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B143" s="245">
-        <v>46451</v>
+        <v>46435</v>
       </c>
       <c r="C143" s="216"/>
       <c r="D143" s="218" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E143" s="218"/>
+        <v>29</v>
+      </c>
+      <c r="E143" s="218" t="s">
+        <v>30</v>
+      </c>
       <c r="F143" s="221" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G143" s="218" t="s">
         <v>14</v>
       </c>
       <c r="H143" s="250" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I143" s="225" t="s">
-        <v>86</v>
+        <v>33</v>
       </c>
     </row>
     <row r="144" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B144" s="245">
-        <v>46457</v>
+        <v>46440</v>
       </c>
       <c r="C144" s="216"/>
       <c r="D144" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E144" s="218"/>
       <c r="F144" s="221" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G144" s="218" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H144" s="250" t="s">
-        <v>62</v>
+        <v>103</v>
       </c>
       <c r="I144" s="225" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="145" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B145" s="245">
-        <v>46458</v>
-[...1 lines deleted...]
-      <c r="C145" s="216"/>
+        <v>46442</v>
+      </c>
+      <c r="C145" s="216" t="s">
+        <v>117</v>
+      </c>
       <c r="D145" s="218" t="s">
+        <v>29</v>
+      </c>
+      <c r="E145" s="218" t="s">
+        <v>57</v>
+      </c>
+      <c r="F145" s="221" t="s">
+        <v>40</v>
+      </c>
+      <c r="G145" s="218" t="s">
+        <v>27</v>
+      </c>
+      <c r="H145" s="250" t="s">
+        <v>41</v>
+      </c>
+      <c r="I145" s="225" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="146" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B146" s="248">
+        <v>46444</v>
+      </c>
+      <c r="C146" s="232"/>
+      <c r="D146" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="E145" s="218"/>
-[...18 lines deleted...]
-      <c r="D146" s="218" t="s">
+      <c r="E146" s="224"/>
+      <c r="F146" s="222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="224" t="s">
+        <v>27</v>
+      </c>
+      <c r="H146" s="251" t="s">
+        <v>70</v>
+      </c>
+      <c r="I146" s="226" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="147" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B147" s="246">
+        <v>46448</v>
+      </c>
+      <c r="C147" s="229"/>
+      <c r="D147" s="228" t="s">
         <v>12</v>
       </c>
-      <c r="E146" s="218"/>
-[...28 lines deleted...]
-      <c r="H147" s="250" t="s">
+      <c r="E147" s="228"/>
+      <c r="F147" s="230" t="s">
+        <v>17</v>
+      </c>
+      <c r="G147" s="228" t="s">
+        <v>14</v>
+      </c>
+      <c r="H147" s="252" t="s">
         <v>111</v>
       </c>
-      <c r="I147" s="225" t="s">
-        <v>29</v>
+      <c r="I147" s="231" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="148" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="B148" s="245">
-        <v>46465</v>
+        <v>46449</v>
       </c>
       <c r="C148" s="216"/>
       <c r="D148" s="218" t="s">
         <v>12</v>
       </c>
       <c r="E148" s="218"/>
       <c r="F148" s="221" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G148" s="218" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="H148" s="250" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="I148" s="225" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      <c r="B149" s="248">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="149" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B149" s="245">
+        <v>46450</v>
+      </c>
+      <c r="C149" s="216"/>
+      <c r="D149" s="218" t="s">
+        <v>29</v>
+      </c>
+      <c r="E149" s="218" t="s">
+        <v>30</v>
+      </c>
+      <c r="F149" s="221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G149" s="218" t="s">
+        <v>18</v>
+      </c>
+      <c r="H149" s="250" t="s">
+        <v>113</v>
+      </c>
+      <c r="I149" s="225" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="150" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B150" s="245">
+        <v>46451</v>
+      </c>
+      <c r="C150" s="216"/>
+      <c r="D150" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="218"/>
+      <c r="F150" s="221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G150" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H150" s="250" t="s">
+        <v>84</v>
+      </c>
+      <c r="I150" s="225" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="151" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B151" s="245">
+        <v>46457</v>
+      </c>
+      <c r="C151" s="216"/>
+      <c r="D151" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151" s="218"/>
+      <c r="F151" s="221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G151" s="218" t="s">
+        <v>27</v>
+      </c>
+      <c r="H151" s="250" t="s">
+        <v>61</v>
+      </c>
+      <c r="I151" s="225" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="152" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B152" s="245">
+        <v>46458</v>
+      </c>
+      <c r="C152" s="216"/>
+      <c r="D152" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E152" s="218"/>
+      <c r="F152" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G152" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H152" s="250" t="s">
+        <v>320</v>
+      </c>
+      <c r="I152" s="225" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="153" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B153" s="245">
+        <v>46462</v>
+      </c>
+      <c r="C153" s="216"/>
+      <c r="D153" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="218"/>
+      <c r="F153" s="221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="218" t="s">
+        <v>24</v>
+      </c>
+      <c r="H153" s="250" t="s">
+        <v>118</v>
+      </c>
+      <c r="I153" s="225" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="154" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B154" s="245">
+        <v>46464</v>
+      </c>
+      <c r="C154" s="216"/>
+      <c r="D154" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154" s="218"/>
+      <c r="F154" s="221" t="s">
+        <v>21</v>
+      </c>
+      <c r="G154" s="218" t="s">
+        <v>24</v>
+      </c>
+      <c r="H154" s="250" t="s">
+        <v>110</v>
+      </c>
+      <c r="I154" s="225" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="155" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B155" s="245">
+        <v>46465</v>
+      </c>
+      <c r="C155" s="216"/>
+      <c r="D155" s="218" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="218"/>
+      <c r="F155" s="221" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H155" s="250" t="s">
+        <v>86</v>
+      </c>
+      <c r="I155" s="225" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="156" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+      <c r="B156" s="248">
         <v>46469</v>
       </c>
-      <c r="C149" s="232"/>
-      <c r="D149" s="224" t="s">
+      <c r="C156" s="232"/>
+      <c r="D156" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="E149" s="224"/>
-[...6 lines deleted...]
-      <c r="H149" s="251" t="s">
+      <c r="E156" s="224"/>
+      <c r="F156" s="222" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="224" t="s">
+        <v>14</v>
+      </c>
+      <c r="H156" s="251" t="s">
+        <v>97</v>
+      </c>
+      <c r="I156" s="226" t="s">
         <v>98</v>
       </c>
-      <c r="I149" s="226" t="s">
-[...85 lines deleted...]
-      <c r="I156" s="83"/>
     </row>
     <row r="157" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C157" s="130">
-        <v>46037</v>
-[...6 lines deleted...]
-      <c r="G157" s="272"/>
+        <v>46154</v>
+      </c>
+      <c r="D157" s="288" t="s">
+        <v>3</v>
+      </c>
+      <c r="E157" s="289"/>
+      <c r="F157" s="289"/>
+      <c r="G157" s="289"/>
       <c r="H157" s="81"/>
     </row>
     <row r="158" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C158" s="130">
+        <v>46154</v>
+      </c>
+      <c r="D158" s="288" t="s">
+        <v>4</v>
+      </c>
+      <c r="E158" s="289"/>
+      <c r="F158" s="289"/>
+      <c r="G158" s="289"/>
+      <c r="H158" s="81"/>
+    </row>
+    <row r="159" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C159" s="130">
+        <v>46100</v>
+      </c>
+      <c r="D159" s="293" t="s">
+        <v>119</v>
+      </c>
+      <c r="E159" s="293"/>
+      <c r="F159" s="293"/>
+      <c r="G159" s="293"/>
+      <c r="H159" s="81"/>
+    </row>
+    <row r="160" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C160" s="130">
+        <v>46066</v>
+      </c>
+      <c r="D160" s="288" t="s">
+        <v>120</v>
+      </c>
+      <c r="E160" s="288"/>
+      <c r="F160" s="288"/>
+      <c r="G160" s="288"/>
+      <c r="I160" s="83"/>
+    </row>
+    <row r="161" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C161" s="130">
+        <v>46045</v>
+      </c>
+      <c r="D161" s="288" t="s">
+        <v>121</v>
+      </c>
+      <c r="E161" s="288"/>
+      <c r="F161" s="288"/>
+      <c r="G161" s="288"/>
+      <c r="I161" s="83"/>
+    </row>
+    <row r="162" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C162" s="130">
+        <v>46042</v>
+      </c>
+      <c r="D162" s="288" t="s">
+        <v>122</v>
+      </c>
+      <c r="E162" s="288"/>
+      <c r="F162" s="288"/>
+      <c r="G162" s="288"/>
+      <c r="H162" s="81"/>
+    </row>
+    <row r="163" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C163" s="130">
+        <v>46037</v>
+      </c>
+      <c r="D163" s="288" t="s">
+        <v>123</v>
+      </c>
+      <c r="E163" s="288"/>
+      <c r="F163" s="288"/>
+      <c r="G163" s="288"/>
+      <c r="I163" s="83"/>
+    </row>
+    <row r="164" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C164" s="130">
+        <v>46037</v>
+      </c>
+      <c r="D164" s="288" t="s">
+        <v>124</v>
+      </c>
+      <c r="E164" s="288"/>
+      <c r="F164" s="288"/>
+      <c r="G164" s="288"/>
+      <c r="H164" s="81"/>
+    </row>
+    <row r="165" spans="2:9" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C165" s="130">
         <v>46028</v>
       </c>
-      <c r="D158" s="276" t="s">
-[...92 lines deleted...]
-      <c r="C169" s="87"/>
+      <c r="D165" s="292" t="s">
+        <v>125</v>
+      </c>
+      <c r="E165" s="292"/>
+      <c r="F165" s="292"/>
+      <c r="G165" s="292"/>
+      <c r="H165" s="81"/>
+    </row>
+    <row r="166" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="B166" s="104"/>
+      <c r="C166" s="183"/>
+      <c r="D166" s="84"/>
+      <c r="E166" s="84"/>
+      <c r="H166" s="83"/>
+    </row>
+    <row r="167" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="B167" s="104"/>
+      <c r="C167" s="183"/>
+      <c r="D167" s="84"/>
+      <c r="E167" s="84"/>
+    </row>
+    <row r="168" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="C168" s="130"/>
+      <c r="D168" s="184"/>
+      <c r="E168" s="184"/>
+      <c r="F168" s="185"/>
+      <c r="G168" s="185"/>
+      <c r="H168" s="171"/>
+    </row>
+    <row r="169" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="C169" s="82"/>
       <c r="D169" s="88"/>
       <c r="E169" s="88"/>
       <c r="F169" s="88"/>
       <c r="G169" s="88"/>
       <c r="H169" s="88"/>
       <c r="I169" s="88"/>
     </row>
-    <row r="170" spans="3:9" x14ac:dyDescent="0.45">
-[...42 lines deleted...]
-      <c r="I174" s="88"/>
+    <row r="170" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="C170" s="82"/>
+      <c r="D170" s="184"/>
+      <c r="E170" s="184"/>
+      <c r="F170" s="185"/>
+      <c r="G170" s="185"/>
+      <c r="H170" s="185"/>
+      <c r="I170" s="185"/>
+    </row>
+    <row r="171" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="C171" s="82"/>
+      <c r="D171" s="184"/>
+      <c r="E171" s="184"/>
+      <c r="F171" s="185"/>
+      <c r="G171" s="185"/>
+      <c r="H171" s="185"/>
+      <c r="I171" s="185"/>
+    </row>
+    <row r="172" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="C172" s="82"/>
+      <c r="D172" s="184"/>
+      <c r="E172" s="184"/>
+      <c r="F172" s="185"/>
+      <c r="G172" s="185"/>
+      <c r="H172" s="185"/>
+      <c r="I172" s="185"/>
+    </row>
+    <row r="173" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="C173" s="82"/>
+      <c r="D173" s="184"/>
+      <c r="E173" s="184"/>
+      <c r="F173" s="185"/>
+      <c r="G173" s="185"/>
+      <c r="H173" s="185"/>
+      <c r="I173" s="185"/>
+    </row>
+    <row r="174" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="C174" s="82"/>
+      <c r="D174" s="184"/>
+      <c r="E174" s="184"/>
+      <c r="F174" s="185"/>
+      <c r="G174" s="185"/>
+      <c r="H174" s="185"/>
+      <c r="I174" s="185"/>
+    </row>
+    <row r="175" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="C175" s="87"/>
+      <c r="D175" s="88"/>
+      <c r="E175" s="88"/>
+      <c r="F175" s="83"/>
+      <c r="G175" s="83"/>
+      <c r="H175" s="83"/>
+      <c r="I175" s="83"/>
+    </row>
+    <row r="176" spans="2:9" x14ac:dyDescent="0.45">
+      <c r="C176" s="87"/>
+      <c r="D176" s="88"/>
+      <c r="E176" s="88"/>
+      <c r="F176" s="88"/>
+      <c r="G176" s="88"/>
+      <c r="H176" s="88"/>
+      <c r="I176" s="88"/>
+    </row>
+    <row r="177" spans="3:9" x14ac:dyDescent="0.45">
+      <c r="C177" s="113"/>
+      <c r="D177" s="88"/>
+      <c r="E177" s="88"/>
+      <c r="F177" s="88"/>
+      <c r="G177" s="88"/>
+      <c r="H177" s="88"/>
+      <c r="I177" s="88"/>
+    </row>
+    <row r="178" spans="3:9" x14ac:dyDescent="0.45">
+      <c r="C178" s="87"/>
+      <c r="D178" s="88"/>
+      <c r="E178" s="88"/>
+      <c r="F178" s="88"/>
+      <c r="G178" s="88"/>
+      <c r="H178" s="88"/>
+      <c r="I178" s="88"/>
+    </row>
+    <row r="179" spans="3:9" x14ac:dyDescent="0.45">
+      <c r="C179" s="87"/>
+      <c r="D179" s="88"/>
+      <c r="E179" s="88"/>
+      <c r="F179" s="88"/>
+      <c r="G179" s="88"/>
+      <c r="H179" s="88"/>
+      <c r="I179" s="88"/>
+    </row>
+    <row r="180" spans="3:9" x14ac:dyDescent="0.45">
+      <c r="C180" s="87"/>
+      <c r="D180" s="88"/>
+      <c r="E180" s="88"/>
+      <c r="F180" s="88"/>
+      <c r="G180" s="88"/>
+      <c r="H180" s="88"/>
+      <c r="I180" s="88"/>
+    </row>
+    <row r="181" spans="3:9" x14ac:dyDescent="0.45">
+      <c r="C181" s="87"/>
+      <c r="D181" s="88"/>
+      <c r="E181" s="88"/>
+      <c r="F181" s="88"/>
+      <c r="G181" s="88"/>
+      <c r="H181" s="88"/>
+      <c r="I181" s="88"/>
     </row>
   </sheetData>
-  <autoFilter ref="A8:M158" xr:uid="{00000000-0009-0000-0000-000000000000}">
+  <autoFilter ref="A12:M165" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
-  <mergeCells count="13">
-[...1 lines deleted...]
-    <mergeCell ref="D156:G156"/>
+  <mergeCells count="17">
+    <mergeCell ref="D162:G162"/>
+    <mergeCell ref="D163:G163"/>
+    <mergeCell ref="D164:G164"/>
+    <mergeCell ref="D165:G165"/>
+    <mergeCell ref="D159:G159"/>
+    <mergeCell ref="D160:G160"/>
+    <mergeCell ref="D161:G161"/>
     <mergeCell ref="D157:G157"/>
+    <mergeCell ref="D9:G9"/>
     <mergeCell ref="D158:G158"/>
-    <mergeCell ref="D152:G152"/>
-[...1 lines deleted...]
-    <mergeCell ref="D154:G154"/>
+    <mergeCell ref="D10:G10"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="D6:G6"/>
     <mergeCell ref="D4:G4"/>
-    <mergeCell ref="B8:C8"/>
-[...3 lines deleted...]
-    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="B12:C12"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
-    <hyperlink ref="H9" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...139 lines deleted...]
-    <hyperlink ref="H58" r:id="rId141" xr:uid="{A70C55C2-35D7-4054-87EF-AB8610F5BBEB}"/>
+    <hyperlink ref="H13" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="H14" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="H15" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="H16" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="H17" r:id="rId5" display="［１５５］モータの振動騒音（基礎編） （今知りたい！実務に役立つ基礎知識と低減対策法）" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="H18" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="H19" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="H20" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="H21" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="H22" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="H23" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="H24" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="H25" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="H26" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="H27" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="H28" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="H29" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="H30" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="H31" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="H32" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="H33" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="H34" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="H35" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="H36" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="H37" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="H38" r:id="rId26" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="H39" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="H40" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="H41" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="H42" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="H43" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="H44" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="H45" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="H46" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="H47" r:id="rId35" display="［１１３］燃料電池技術　知って得する基礎知識」" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="H48" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="H49" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="H50" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="H51" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="H52" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="H53" r:id="rId41" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="H54" r:id="rId42" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="H55" r:id="rId43" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="H56" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="H57" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="H58" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="H59" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="H60" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="H61" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="H63" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="H64" r:id="rId51" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="H65" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="H66" r:id="rId53" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="H67" r:id="rId54" display=" _x0009_[１２４]DC-DCコンバータの徹底理解講座（ブリッジ型）" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="H68" r:id="rId55" display=" [１６７]シミュレータと実機で学ぶブラシレスモータ設計入門" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
+    <hyperlink ref="H69" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
+    <hyperlink ref="H70" r:id="rId57" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
+    <hyperlink ref="H71" r:id="rId58" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
+    <hyperlink ref="H72" r:id="rId59" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="H73" r:id="rId60" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
+    <hyperlink ref="H74" r:id="rId61" display=" _x0009_[１２４]DC-DCコンバータの徹底理解講座（ブリッジ型）" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
+    <hyperlink ref="H75" r:id="rId62" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="H76" r:id="rId63" xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
+    <hyperlink ref="H77" r:id="rId64" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
+    <hyperlink ref="H78" r:id="rId65" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
+    <hyperlink ref="H79" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="H80" r:id="rId67" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="H81" r:id="rId68" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="H82" r:id="rId69" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="H83" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
+    <hyperlink ref="H84" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="H85" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
+    <hyperlink ref="H86" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="H87" r:id="rId74" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
+    <hyperlink ref="H88" r:id="rId75" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
+    <hyperlink ref="H89" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
+    <hyperlink ref="H90" r:id="rId77" display="［１５５］モータ振動騒音と低減対策（基礎編） ー 電流・流体・機械の３領域から学ぶ実用講座 ー" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
+    <hyperlink ref="H91" r:id="rId78" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
+    <hyperlink ref="H92" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
+    <hyperlink ref="H93" r:id="rId80" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
+    <hyperlink ref="H94" r:id="rId81" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="H95" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
+    <hyperlink ref="H96" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
+    <hyperlink ref="H97" r:id="rId84" display="［１５６］モータの振動騒音（対策編）（今知りたい！実務に役立つ知識と低減対策法）" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
+    <hyperlink ref="H98" r:id="rId85" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
+    <hyperlink ref="H99" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
+    <hyperlink ref="H100" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="H101" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
+    <hyperlink ref="H103" r:id="rId89" xr:uid="{00000000-0004-0000-0000-000058000000}"/>
+    <hyperlink ref="H104" r:id="rId90" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
+    <hyperlink ref="H106" r:id="rId91" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
+    <hyperlink ref="H107" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
+    <hyperlink ref="H109" r:id="rId93" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
+    <hyperlink ref="H110" r:id="rId94" xr:uid="{00000000-0004-0000-0000-00005D000000}"/>
+    <hyperlink ref="H111" r:id="rId95" xr:uid="{00000000-0004-0000-0000-00005E000000}"/>
+    <hyperlink ref="H114" r:id="rId96" xr:uid="{00000000-0004-0000-0000-000060000000}"/>
+    <hyperlink ref="H115" r:id="rId97" xr:uid="{00000000-0004-0000-0000-000061000000}"/>
+    <hyperlink ref="H116" r:id="rId98" xr:uid="{00000000-0004-0000-0000-000062000000}"/>
+    <hyperlink ref="H117" r:id="rId99" xr:uid="{00000000-0004-0000-0000-000063000000}"/>
+    <hyperlink ref="H118" r:id="rId100" xr:uid="{00000000-0004-0000-0000-000064000000}"/>
+    <hyperlink ref="H119" r:id="rId101" xr:uid="{00000000-0004-0000-0000-000065000000}"/>
+    <hyperlink ref="H120" r:id="rId102" xr:uid="{00000000-0004-0000-0000-000066000000}"/>
+    <hyperlink ref="H121" r:id="rId103" xr:uid="{00000000-0004-0000-0000-000067000000}"/>
+    <hyperlink ref="H122" r:id="rId104" xr:uid="{00000000-0004-0000-0000-000068000000}"/>
+    <hyperlink ref="H123" r:id="rId105" xr:uid="{00000000-0004-0000-0000-000069000000}"/>
+    <hyperlink ref="H124" r:id="rId106" xr:uid="{00000000-0004-0000-0000-00006A000000}"/>
+    <hyperlink ref="H125" r:id="rId107" xr:uid="{00000000-0004-0000-0000-00006B000000}"/>
+    <hyperlink ref="H127" r:id="rId108" xr:uid="{00000000-0004-0000-0000-00006C000000}"/>
+    <hyperlink ref="H128" r:id="rId109" xr:uid="{00000000-0004-0000-0000-00006D000000}"/>
+    <hyperlink ref="H129" r:id="rId110" xr:uid="{00000000-0004-0000-0000-00006E000000}"/>
+    <hyperlink ref="H130" r:id="rId111" display="［１１３］燃料電池技術　知って得する基礎知識」" xr:uid="{00000000-0004-0000-0000-00006F000000}"/>
+    <hyperlink ref="H131" r:id="rId112" xr:uid="{00000000-0004-0000-0000-000070000000}"/>
+    <hyperlink ref="H132" r:id="rId113" xr:uid="{00000000-0004-0000-0000-000071000000}"/>
+    <hyperlink ref="H133" r:id="rId114" display=" [１６７]シミュレータと実機で学ぶブラシレスモータ設計入門" xr:uid="{00000000-0004-0000-0000-000072000000}"/>
+    <hyperlink ref="H134" r:id="rId115" xr:uid="{00000000-0004-0000-0000-000073000000}"/>
+    <hyperlink ref="H135" r:id="rId116" xr:uid="{00000000-0004-0000-0000-000074000000}"/>
+    <hyperlink ref="H136" r:id="rId117" xr:uid="{00000000-0004-0000-0000-000075000000}"/>
+    <hyperlink ref="H138" r:id="rId118" xr:uid="{00000000-0004-0000-0000-000077000000}"/>
+    <hyperlink ref="H139" r:id="rId119" xr:uid="{00000000-0004-0000-0000-000078000000}"/>
+    <hyperlink ref="H140" r:id="rId120" xr:uid="{00000000-0004-0000-0000-000079000000}"/>
+    <hyperlink ref="H141" r:id="rId121" xr:uid="{00000000-0004-0000-0000-00007A000000}"/>
+    <hyperlink ref="H142" r:id="rId122" xr:uid="{00000000-0004-0000-0000-00007B000000}"/>
+    <hyperlink ref="H143" r:id="rId123" xr:uid="{00000000-0004-0000-0000-00007C000000}"/>
+    <hyperlink ref="H144" r:id="rId124" xr:uid="{00000000-0004-0000-0000-00007D000000}"/>
+    <hyperlink ref="H145" r:id="rId125" xr:uid="{00000000-0004-0000-0000-00007E000000}"/>
+    <hyperlink ref="H146" r:id="rId126" xr:uid="{00000000-0004-0000-0000-00007F000000}"/>
+    <hyperlink ref="H147" r:id="rId127" xr:uid="{00000000-0004-0000-0000-000080000000}"/>
+    <hyperlink ref="H148" r:id="rId128" xr:uid="{00000000-0004-0000-0000-000081000000}"/>
+    <hyperlink ref="H149" r:id="rId129" xr:uid="{00000000-0004-0000-0000-000082000000}"/>
+    <hyperlink ref="H150" r:id="rId130" xr:uid="{00000000-0004-0000-0000-000083000000}"/>
+    <hyperlink ref="H151" r:id="rId131" xr:uid="{00000000-0004-0000-0000-000084000000}"/>
+    <hyperlink ref="H152" r:id="rId132" xr:uid="{00000000-0004-0000-0000-000085000000}"/>
+    <hyperlink ref="H153" r:id="rId133" xr:uid="{00000000-0004-0000-0000-000086000000}"/>
+    <hyperlink ref="H154" r:id="rId134" xr:uid="{00000000-0004-0000-0000-000087000000}"/>
+    <hyperlink ref="H155" r:id="rId135" xr:uid="{00000000-0004-0000-0000-000088000000}"/>
+    <hyperlink ref="H156" r:id="rId136" xr:uid="{00000000-0004-0000-0000-000089000000}"/>
+    <hyperlink ref="H112" r:id="rId137" xr:uid="{5D310873-8DBF-4D82-A056-9D010929147B}"/>
+    <hyperlink ref="H137" r:id="rId138" xr:uid="{FD40BF08-E850-42CB-B46D-EE27AB4DF905}"/>
+    <hyperlink ref="H113" r:id="rId139" display="［１０２］ＳＰＩＣＥのデバイスモデリング基礎とＡＩ活用" xr:uid="{3CB815C5-B7C7-4A8C-A406-1D067E90F925}"/>
+    <hyperlink ref="H126" r:id="rId140" xr:uid="{E7283A17-F3A3-41D9-8745-61AB1ED6975E}"/>
+    <hyperlink ref="H62" r:id="rId141" xr:uid="{A70C55C2-35D7-4054-87EF-AB8610F5BBEB}"/>
+    <hyperlink ref="H102" r:id="rId142" xr:uid="{BB25BA74-30EA-464F-9A50-98D35B3A8B6E}"/>
+    <hyperlink ref="H105" r:id="rId143" xr:uid="{8CE15D40-7749-49D9-9DF7-71494A4FAE2A}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125978" footer="0.31496062992125978"/>
   <pageSetup paperSize="8" scale="44" fitToWidth="0" fitToHeight="0" orientation="portrait"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="69" max="11" man="1"/>
-    <brk id="91" max="7" man="1"/>
+    <brk id="73" max="11" man="1"/>
+    <brk id="95" max="7" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:R198"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="53" zoomScaleNormal="85" zoomScaleSheetLayoutView="53" workbookViewId="0">
       <selection activeCell="D77" sqref="D77:G77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="21.6" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="83" customWidth="1"/>
     <col min="2" max="2" width="30.3984375" style="81" customWidth="1"/>
     <col min="3" max="3" width="18.8984375" style="83" customWidth="1"/>
     <col min="4" max="4" width="32.3984375" style="83" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.59765625" style="84" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.3984375" style="84" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="118.69921875" style="86" customWidth="1"/>
     <col min="8" max="8" width="28.5" style="84" customWidth="1"/>
     <col min="9" max="9" width="8" style="83" customWidth="1"/>
     <col min="10" max="10" width="11.69921875" style="85" customWidth="1"/>
     <col min="11" max="11" width="11.69921875" style="83" customWidth="1"/>
@@ -7420,3607 +7687,3607 @@
     <col min="18" max="18" width="11.19921875" style="83" customWidth="1"/>
     <col min="19" max="19" width="21" style="83" customWidth="1"/>
     <col min="20" max="20" width="8" style="83" customWidth="1"/>
     <col min="21" max="16384" width="8" style="83"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:17" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B2" s="81" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="82">
         <v>46066</v>
       </c>
       <c r="E2" s="83"/>
       <c r="G2" s="84"/>
       <c r="I2" s="172"/>
       <c r="J2" s="83"/>
       <c r="K2" s="85"/>
       <c r="L2" s="83"/>
       <c r="N2" s="85"/>
     </row>
     <row r="3" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C3" s="130">
         <v>46066</v>
       </c>
-      <c r="D3" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G3" s="279"/>
+      <c r="D3" s="294" t="s">
+        <v>126</v>
+      </c>
+      <c r="E3" s="295"/>
+      <c r="F3" s="295"/>
+      <c r="G3" s="295"/>
     </row>
     <row r="4" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C4" s="130">
         <v>46045</v>
       </c>
-      <c r="D4" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G4" s="279"/>
+      <c r="D4" s="294" t="s">
+        <v>127</v>
+      </c>
+      <c r="E4" s="295"/>
+      <c r="F4" s="295"/>
+      <c r="G4" s="295"/>
     </row>
     <row r="5" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C5" s="130">
         <v>46037</v>
       </c>
-      <c r="D5" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G5" s="279"/>
+      <c r="D5" s="294" t="s">
+        <v>128</v>
+      </c>
+      <c r="E5" s="295"/>
+      <c r="F5" s="295"/>
+      <c r="G5" s="295"/>
     </row>
     <row r="6" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C6" s="130">
         <v>46037</v>
       </c>
-      <c r="D6" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G6" s="279"/>
+      <c r="D6" s="294" t="s">
+        <v>129</v>
+      </c>
+      <c r="E6" s="295"/>
+      <c r="F6" s="295"/>
+      <c r="G6" s="295"/>
     </row>
     <row r="7" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C7" s="130">
         <v>45939</v>
       </c>
-      <c r="D7" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G7" s="279"/>
+      <c r="D7" s="294" t="s">
+        <v>130</v>
+      </c>
+      <c r="E7" s="295"/>
+      <c r="F7" s="295"/>
+      <c r="G7" s="295"/>
     </row>
     <row r="8" spans="2:17" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C8" s="82"/>
     </row>
     <row r="9" spans="2:17" s="90" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B9" s="286" t="s">
+      <c r="B9" s="302" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="287"/>
+      <c r="C9" s="303"/>
       <c r="D9" s="142" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="121" t="s">
         <v>8</v>
       </c>
       <c r="F9" s="89" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="89" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H9" s="89" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="91"/>
       <c r="L9" s="91"/>
       <c r="M9" s="91"/>
       <c r="P9" s="92"/>
       <c r="Q9" s="92"/>
     </row>
     <row r="10" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B10" s="93">
         <v>45749</v>
       </c>
       <c r="C10" s="114"/>
       <c r="D10" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E10" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G10" s="196" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H10" s="95" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P10" s="96"/>
       <c r="Q10" s="92"/>
     </row>
     <row r="11" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B11" s="93">
         <v>45754</v>
       </c>
       <c r="C11" s="114"/>
       <c r="D11" s="135" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E11" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="196" t="s">
+        <v>97</v>
+      </c>
+      <c r="H11" s="95" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P11" s="92"/>
       <c r="Q11" s="92"/>
     </row>
     <row r="12" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B12" s="93">
         <v>45755</v>
       </c>
       <c r="C12" s="114"/>
       <c r="D12" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E12" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="196" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="H12" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P12" s="92"/>
       <c r="Q12" s="92"/>
     </row>
     <row r="13" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B13" s="93">
         <v>45757</v>
       </c>
       <c r="C13" s="114"/>
       <c r="D13" s="135" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E13" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="196" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H13" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P13" s="92"/>
       <c r="Q13" s="92"/>
     </row>
     <row r="14" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B14" s="93">
         <v>45748</v>
       </c>
       <c r="C14" s="114"/>
       <c r="D14" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E14" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="196" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H14" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P14" s="92"/>
       <c r="Q14" s="92"/>
     </row>
     <row r="15" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B15" s="93">
         <v>45762</v>
       </c>
       <c r="C15" s="114"/>
       <c r="D15" s="135" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E15" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="196" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="H15" s="95" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="P15" s="92"/>
       <c r="Q15" s="92"/>
     </row>
     <row r="16" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B16" s="93">
         <v>45763</v>
       </c>
       <c r="C16" s="114" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D16" s="135" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E16" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F16" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="196" t="s">
+        <v>41</v>
+      </c>
+      <c r="H16" s="95" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P16" s="92"/>
       <c r="Q16" s="92"/>
     </row>
     <row r="17" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B17" s="93">
         <v>45768</v>
       </c>
       <c r="C17" s="114"/>
       <c r="D17" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E17" s="118" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F17" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="196" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="H17" s="95" t="s">
         <v>16</v>
       </c>
       <c r="P17" s="92"/>
       <c r="Q17" s="92"/>
     </row>
     <row r="18" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B18" s="93">
         <v>45769</v>
       </c>
       <c r="C18" s="114"/>
       <c r="D18" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E18" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="196" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H18" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P18" s="92"/>
       <c r="Q18" s="92"/>
     </row>
     <row r="19" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B19" s="93">
         <v>45771</v>
       </c>
       <c r="C19" s="114"/>
       <c r="D19" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E19" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="196" t="s">
+        <v>37</v>
+      </c>
+      <c r="H19" s="95" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="P19" s="92"/>
       <c r="Q19" s="92"/>
     </row>
     <row r="20" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B20" s="144">
         <v>45772</v>
       </c>
       <c r="C20" s="149"/>
       <c r="D20" s="160" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E20" s="120" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="103" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="197" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H20" s="101" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P20" s="92"/>
       <c r="Q20" s="92"/>
     </row>
     <row r="21" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A21" s="98"/>
       <c r="B21" s="143">
         <v>45786</v>
       </c>
       <c r="C21" s="152"/>
       <c r="D21" s="159" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E21" s="136" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="137" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="198" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H21" s="139" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P21" s="92"/>
       <c r="Q21" s="92"/>
     </row>
     <row r="22" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A22" s="98"/>
       <c r="B22" s="93">
         <v>45789</v>
       </c>
       <c r="C22" s="114"/>
       <c r="D22" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E22" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="196" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="H22" s="95" t="s">
         <v>20</v>
       </c>
       <c r="P22" s="92"/>
       <c r="Q22" s="92"/>
     </row>
     <row r="23" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B23" s="93">
         <v>45790</v>
       </c>
       <c r="C23" s="114"/>
       <c r="D23" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E23" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="196" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H23" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P23" s="92"/>
       <c r="Q23" s="92"/>
     </row>
     <row r="24" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B24" s="93">
         <v>45797</v>
       </c>
       <c r="C24" s="114"/>
       <c r="D24" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E24" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G24" s="196" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="95" t="s">
         <v>16</v>
       </c>
       <c r="P24" s="92"/>
       <c r="Q24" s="92"/>
     </row>
     <row r="25" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B25" s="93">
         <v>45798</v>
       </c>
       <c r="C25" s="114"/>
       <c r="D25" s="135" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E25" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F25" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="196" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" s="95" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="P25" s="92"/>
       <c r="Q25" s="92"/>
     </row>
     <row r="26" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B26" s="93">
         <v>45799</v>
       </c>
       <c r="C26" s="114"/>
       <c r="D26" s="135" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E26" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="196" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="H26" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P26" s="92"/>
       <c r="Q26" s="92"/>
     </row>
     <row r="27" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B27" s="93">
         <v>45800</v>
       </c>
       <c r="C27" s="114"/>
       <c r="D27" s="135" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E27" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G27" s="196" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H27" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P27" s="92"/>
       <c r="Q27" s="92"/>
     </row>
     <row r="28" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B28" s="93">
         <v>45803</v>
       </c>
       <c r="C28" s="114"/>
       <c r="D28" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E28" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F28" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="196" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H28" s="95" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P28" s="92"/>
       <c r="Q28" s="92"/>
     </row>
     <row r="29" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B29" s="93">
         <v>45804</v>
       </c>
       <c r="C29" s="114"/>
       <c r="D29" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E29" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="196" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H29" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P29" s="92"/>
       <c r="Q29" s="92"/>
     </row>
     <row r="30" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B30" s="93">
         <v>45805</v>
       </c>
       <c r="C30" s="114"/>
       <c r="D30" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E30" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F30" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="196" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H30" s="95" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="P30" s="92"/>
       <c r="Q30" s="92"/>
     </row>
     <row r="31" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B31" s="144">
         <v>45807</v>
       </c>
       <c r="C31" s="149"/>
       <c r="D31" s="160" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E31" s="120" t="s">
         <v>17</v>
       </c>
       <c r="F31" s="103" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="197" t="s">
+        <v>54</v>
+      </c>
+      <c r="H31" s="101" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="P31" s="92"/>
       <c r="Q31" s="92"/>
     </row>
     <row r="32" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B32" s="143">
         <v>45810</v>
       </c>
       <c r="C32" s="152"/>
       <c r="D32" s="159" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E32" s="136" t="s">
         <v>13</v>
       </c>
       <c r="F32" s="137" t="s">
         <v>14</v>
       </c>
       <c r="G32" s="198" t="s">
+        <v>97</v>
+      </c>
+      <c r="H32" s="139" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P32" s="92"/>
       <c r="Q32" s="92"/>
     </row>
     <row r="33" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B33" s="93">
         <v>45811</v>
       </c>
       <c r="C33" s="114"/>
       <c r="D33" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E33" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="196" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H33" s="95" t="s">
         <v>16</v>
       </c>
       <c r="P33" s="92"/>
       <c r="Q33" s="92"/>
     </row>
     <row r="34" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B34" s="93">
         <v>45812</v>
       </c>
       <c r="C34" s="114"/>
       <c r="D34" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E34" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F34" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="196" t="s">
+        <v>67</v>
+      </c>
+      <c r="H34" s="95" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="P34" s="92"/>
       <c r="Q34" s="92"/>
     </row>
     <row r="35" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B35" s="93">
         <v>45813</v>
       </c>
       <c r="C35" s="114"/>
       <c r="D35" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E35" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F35" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="196" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H35" s="95" t="s">
         <v>20</v>
       </c>
       <c r="P35" s="92"/>
       <c r="Q35" s="92"/>
     </row>
     <row r="36" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B36" s="93">
         <v>45818</v>
       </c>
       <c r="C36" s="114"/>
       <c r="D36" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E36" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="196" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="H36" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P36" s="92"/>
       <c r="Q36" s="92"/>
     </row>
     <row r="37" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B37" s="93">
         <v>45820</v>
       </c>
       <c r="C37" s="114"/>
       <c r="D37" s="135" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E37" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="196" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="H37" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P37" s="92"/>
       <c r="Q37" s="92"/>
     </row>
     <row r="38" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B38" s="93">
         <v>45821</v>
       </c>
       <c r="C38" s="114"/>
       <c r="D38" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E38" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="196" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H38" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P38" s="92"/>
       <c r="Q38" s="92"/>
     </row>
     <row r="39" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B39" s="93">
         <v>45824</v>
       </c>
       <c r="C39" s="114"/>
       <c r="D39" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E39" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F39" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G39" s="196" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H39" s="95" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="P39" s="92"/>
       <c r="Q39" s="92"/>
     </row>
     <row r="40" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B40" s="93">
         <v>45825</v>
       </c>
       <c r="C40" s="114"/>
       <c r="D40" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E40" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F40" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G40" s="196" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="H40" s="95" t="s">
         <v>16</v>
       </c>
       <c r="P40" s="92"/>
       <c r="Q40" s="92"/>
     </row>
     <row r="41" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B41" s="93">
         <v>45826</v>
       </c>
       <c r="C41" s="114"/>
       <c r="D41" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E41" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F41" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G41" s="196" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H41" s="95" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P41" s="92"/>
       <c r="Q41" s="92"/>
     </row>
     <row r="42" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B42" s="93">
         <v>45827</v>
       </c>
       <c r="C42" s="114"/>
       <c r="D42" s="135" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E42" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F42" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G42" s="196" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H42" s="95" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I42" s="84"/>
       <c r="P42" s="92"/>
       <c r="Q42" s="92"/>
     </row>
     <row r="43" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B43" s="93">
         <v>45831</v>
       </c>
       <c r="C43" s="114"/>
       <c r="D43" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E43" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F43" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="196" t="s">
         <v>19</v>
       </c>
       <c r="H43" s="95" t="s">
         <v>20</v>
       </c>
       <c r="I43" s="84"/>
       <c r="P43" s="92"/>
       <c r="Q43" s="92"/>
     </row>
     <row r="44" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B44" s="93">
         <v>45833</v>
       </c>
       <c r="C44" s="114" t="s">
+        <v>149</v>
+      </c>
+      <c r="D44" s="135" t="s">
         <v>150</v>
       </c>
-      <c r="D44" s="135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F44" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="196" t="s">
+        <v>41</v>
+      </c>
+      <c r="H44" s="95" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P44" s="92"/>
       <c r="Q44" s="92"/>
     </row>
     <row r="45" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B45" s="93">
         <v>45834</v>
       </c>
       <c r="C45" s="114"/>
       <c r="D45" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F45" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="196" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H45" s="95" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="P45" s="92"/>
       <c r="Q45" s="92"/>
     </row>
     <row r="46" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B46" s="144">
         <v>45835</v>
       </c>
       <c r="C46" s="149"/>
       <c r="D46" s="160" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E46" s="120" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="103" t="s">
         <v>14</v>
       </c>
       <c r="G46" s="197" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="H46" s="101" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="P46" s="92"/>
       <c r="Q46" s="92"/>
     </row>
     <row r="47" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B47" s="143">
         <v>45839</v>
       </c>
       <c r="D47" s="163" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E47" s="136" t="s">
         <v>17</v>
       </c>
       <c r="F47" s="137" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="198" t="s">
+        <v>73</v>
+      </c>
+      <c r="H47" s="139" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="P47" s="92"/>
       <c r="Q47" s="92"/>
     </row>
     <row r="48" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B48" s="93">
         <v>45840</v>
       </c>
       <c r="C48" s="115"/>
       <c r="D48" s="154" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E48" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F48" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="196" t="s">
         <v>22</v>
       </c>
       <c r="H48" s="95" t="s">
         <v>23</v>
       </c>
       <c r="P48" s="92"/>
       <c r="Q48" s="92"/>
     </row>
     <row r="49" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B49" s="93">
         <v>45841</v>
       </c>
       <c r="C49" s="115"/>
       <c r="D49" s="154" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E49" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F49" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G49" s="196" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="H49" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P49" s="92"/>
       <c r="Q49" s="92"/>
     </row>
     <row r="50" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B50" s="93">
         <v>45842</v>
       </c>
       <c r="C50" s="115"/>
       <c r="D50" s="154" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E50" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="196" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="H50" s="95" t="s">
         <v>20</v>
       </c>
       <c r="P50" s="92"/>
       <c r="Q50" s="92"/>
     </row>
     <row r="51" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B51" s="93">
         <v>45845</v>
       </c>
       <c r="C51" s="114"/>
       <c r="D51" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E51" s="118" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F51" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G51" s="196" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H51" s="95" t="s">
         <v>16</v>
       </c>
       <c r="P51" s="92"/>
       <c r="Q51" s="92"/>
     </row>
     <row r="52" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B52" s="93">
         <v>45846</v>
       </c>
       <c r="C52" s="114"/>
       <c r="D52" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E52" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="196" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="H52" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P52" s="92"/>
       <c r="Q52" s="92"/>
     </row>
     <row r="53" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B53" s="93">
         <v>45847</v>
       </c>
       <c r="C53" s="114"/>
       <c r="D53" s="154" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E53" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G53" s="196" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="H53" s="95" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="P53" s="92"/>
       <c r="Q53" s="92"/>
     </row>
     <row r="54" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B54" s="93">
         <v>45853</v>
       </c>
       <c r="C54" s="114"/>
       <c r="D54" s="154" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E54" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F54" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G54" s="196" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H54" s="95" t="s">
         <v>20</v>
       </c>
       <c r="P54" s="92"/>
       <c r="Q54" s="92"/>
     </row>
     <row r="55" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B55" s="93">
         <v>45854</v>
       </c>
       <c r="C55" s="116"/>
       <c r="D55" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E55" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F55" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G55" s="196" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H55" s="95" t="s">
         <v>23</v>
       </c>
       <c r="P55" s="92"/>
       <c r="Q55" s="92"/>
     </row>
     <row r="56" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B56" s="93">
         <v>45860</v>
       </c>
       <c r="C56" s="116"/>
       <c r="D56" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E56" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G56" s="196" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H56" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P56" s="92"/>
       <c r="Q56" s="92"/>
     </row>
     <row r="57" spans="2:18" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B57" s="93">
         <v>45862</v>
       </c>
       <c r="C57" s="116"/>
       <c r="D57" s="135" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E57" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F57" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G57" s="196" t="s">
+        <v>58</v>
+      </c>
+      <c r="H57" s="95" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="J57" s="85"/>
       <c r="K57" s="83"/>
       <c r="L57" s="85"/>
       <c r="M57" s="85"/>
       <c r="O57" s="83"/>
       <c r="P57" s="92"/>
       <c r="Q57" s="92"/>
       <c r="R57" s="83"/>
     </row>
     <row r="58" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B58" s="93">
         <v>45863</v>
       </c>
       <c r="C58" s="116"/>
       <c r="D58" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E58" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F58" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G58" s="196" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H58" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P58" s="92"/>
       <c r="Q58" s="92"/>
     </row>
     <row r="59" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B59" s="93">
         <v>45866</v>
       </c>
       <c r="C59" s="116"/>
       <c r="D59" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E59" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F59" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G59" s="196" t="s">
+        <v>89</v>
+      </c>
+      <c r="H59" s="95" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P59" s="92"/>
       <c r="Q59" s="92"/>
     </row>
     <row r="60" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B60" s="93">
         <v>45867</v>
       </c>
       <c r="C60" s="117"/>
       <c r="D60" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E60" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F60" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G60" s="196" t="s">
+        <v>94</v>
+      </c>
+      <c r="H60" s="95" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P60" s="92"/>
       <c r="Q60" s="92"/>
     </row>
     <row r="61" spans="2:18" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B61" s="144">
         <v>45869</v>
       </c>
       <c r="C61" s="162"/>
       <c r="D61" s="160" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E61" s="120" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="103" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="197" t="s">
+        <v>65</v>
+      </c>
+      <c r="H61" s="101" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="P61" s="92"/>
       <c r="Q61" s="92"/>
     </row>
     <row r="62" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B62" s="143">
         <v>45870</v>
       </c>
       <c r="C62" s="164"/>
       <c r="D62" s="159" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E62" s="136" t="s">
         <v>21</v>
       </c>
       <c r="F62" s="137" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="198" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H62" s="139" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P62" s="92"/>
       <c r="Q62" s="92"/>
     </row>
     <row r="63" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B63" s="93">
         <v>45873</v>
       </c>
       <c r="C63" s="116"/>
       <c r="D63" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E63" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F63" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G63" s="196" t="s">
+        <v>103</v>
+      </c>
+      <c r="H63" s="95" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="P63" s="92"/>
       <c r="Q63" s="92"/>
     </row>
     <row r="64" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B64" s="93">
         <v>45874</v>
       </c>
       <c r="C64" s="116"/>
       <c r="D64" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E64" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G64" s="196" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H64" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P64" s="92"/>
       <c r="Q64" s="92"/>
     </row>
     <row r="65" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B65" s="93">
         <v>45875</v>
       </c>
       <c r="C65" s="116"/>
       <c r="D65" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E65" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F65" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="196" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="H65" s="95" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P65" s="92"/>
       <c r="Q65" s="92"/>
     </row>
     <row r="66" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B66" s="93">
         <v>45876</v>
       </c>
       <c r="C66" s="116"/>
       <c r="D66" s="154" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E66" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F66" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="196" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H66" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P66" s="92"/>
       <c r="Q66" s="92"/>
     </row>
     <row r="67" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B67" s="93">
         <v>45877</v>
       </c>
       <c r="C67" s="116"/>
       <c r="D67" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E67" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F67" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="196" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H67" s="95" t="s">
         <v>20</v>
       </c>
       <c r="P67" s="92"/>
       <c r="Q67" s="92"/>
     </row>
     <row r="68" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B68" s="93">
         <v>45890</v>
       </c>
       <c r="C68" s="116"/>
       <c r="D68" s="135" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E68" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F68" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G68" s="196" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H68" s="95" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="P68" s="92"/>
       <c r="Q68" s="92"/>
     </row>
     <row r="69" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B69" s="93">
         <v>45891</v>
       </c>
       <c r="C69" s="116"/>
       <c r="D69" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E69" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F69" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G69" s="196" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H69" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P69" s="92"/>
       <c r="Q69" s="92"/>
     </row>
     <row r="70" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B70" s="93">
         <v>45894</v>
       </c>
       <c r="C70" s="116"/>
       <c r="D70" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E70" s="118" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F70" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G70" s="196" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="H70" s="95" t="s">
         <v>16</v>
       </c>
       <c r="P70" s="92"/>
       <c r="Q70" s="92"/>
     </row>
     <row r="71" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B71" s="93">
         <v>45895</v>
       </c>
       <c r="C71" s="116"/>
       <c r="D71" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E71" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F71" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="196" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="H71" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P71" s="92"/>
       <c r="Q71" s="92"/>
     </row>
     <row r="72" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B72" s="93">
         <v>45896</v>
       </c>
       <c r="C72" s="116"/>
       <c r="D72" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E72" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F72" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="196" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H72" s="95" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P72" s="92"/>
       <c r="Q72" s="92"/>
     </row>
     <row r="73" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B73" s="144">
         <v>45897</v>
       </c>
       <c r="C73" s="162" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D73" s="160" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E73" s="120" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F73" s="103" t="s">
         <v>27</v>
       </c>
       <c r="G73" s="197" t="s">
+        <v>41</v>
+      </c>
+      <c r="H73" s="101" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P73" s="92"/>
       <c r="Q73" s="92"/>
     </row>
     <row r="74" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B74" s="143">
         <v>45902</v>
       </c>
       <c r="C74" s="164"/>
       <c r="D74" s="159" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E74" s="136" t="s">
         <v>17</v>
       </c>
       <c r="F74" s="137" t="s">
         <v>27</v>
       </c>
       <c r="G74" s="198" t="s">
+        <v>54</v>
+      </c>
+      <c r="H74" s="139" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="P74" s="92"/>
       <c r="Q74" s="92"/>
     </row>
     <row r="75" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B75" s="93">
         <v>45903</v>
       </c>
       <c r="C75" s="116"/>
       <c r="D75" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E75" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F75" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G75" s="196" t="s">
+        <v>111</v>
+      </c>
+      <c r="H75" s="95" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="P75" s="92"/>
       <c r="Q75" s="92"/>
     </row>
     <row r="76" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B76" s="93">
         <v>45904</v>
       </c>
       <c r="C76" s="116"/>
       <c r="D76" s="135" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E76" s="118" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F76" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G76" s="196" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="H76" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P76" s="92"/>
       <c r="Q76" s="92"/>
     </row>
     <row r="77" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B77" s="93">
         <v>45905</v>
       </c>
       <c r="C77" s="116"/>
       <c r="D77" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E77" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F77" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G77" s="196" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="H77" s="95" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="P77" s="92"/>
       <c r="Q77" s="92"/>
     </row>
     <row r="78" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B78" s="93">
         <v>45909</v>
       </c>
       <c r="C78" s="116"/>
       <c r="D78" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E78" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F78" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G78" s="196" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="H78" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P78" s="92"/>
       <c r="Q78" s="92"/>
     </row>
     <row r="79" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B79" s="93">
         <v>45910</v>
       </c>
       <c r="C79" s="116"/>
       <c r="D79" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E79" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F79" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="196" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="H79" s="95" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P79" s="92"/>
       <c r="Q79" s="92"/>
     </row>
     <row r="80" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B80" s="93">
         <v>45912</v>
       </c>
       <c r="C80" s="116"/>
       <c r="D80" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E80" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G80" s="196" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H80" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P80" s="92"/>
       <c r="Q80" s="92"/>
     </row>
     <row r="81" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B81" s="93">
         <v>45916</v>
       </c>
       <c r="C81" s="116"/>
       <c r="D81" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E81" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F81" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G81" s="196" t="s">
         <v>15</v>
       </c>
       <c r="H81" s="95" t="s">
         <v>16</v>
       </c>
       <c r="P81" s="92"/>
       <c r="Q81" s="92"/>
     </row>
     <row r="82" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B82" s="93">
         <v>45918</v>
       </c>
       <c r="C82" s="116"/>
       <c r="D82" s="135" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E82" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F82" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="196" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="H82" s="95" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="P82" s="92"/>
       <c r="Q82" s="92"/>
     </row>
     <row r="83" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B83" s="93">
         <v>45924</v>
       </c>
       <c r="C83" s="122"/>
       <c r="D83" s="154" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E83" s="123" t="s">
         <v>17</v>
       </c>
       <c r="F83" s="124" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="196" t="s">
+        <v>108</v>
+      </c>
+      <c r="H83" s="125" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="P83" s="92"/>
       <c r="Q83" s="92"/>
     </row>
     <row r="84" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B84" s="93">
         <v>45926</v>
       </c>
       <c r="C84" s="122"/>
       <c r="D84" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E84" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F84" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G84" s="196" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="H84" s="125" t="s">
         <v>20</v>
       </c>
       <c r="P84" s="92"/>
       <c r="Q84" s="92"/>
     </row>
     <row r="85" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B85" s="93">
         <v>45929</v>
       </c>
       <c r="C85" s="122"/>
       <c r="D85" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E85" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F85" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G85" s="196" t="s">
+        <v>84</v>
+      </c>
+      <c r="H85" s="125" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P85" s="92"/>
       <c r="Q85" s="92"/>
     </row>
     <row r="86" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B86" s="144">
         <v>45930</v>
       </c>
       <c r="C86" s="102"/>
       <c r="D86" s="155" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E86" s="151" t="s">
         <v>17</v>
       </c>
       <c r="F86" s="150" t="s">
         <v>14</v>
       </c>
       <c r="G86" s="197" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H86" s="101" t="s">
         <v>16</v>
       </c>
       <c r="P86" s="92"/>
       <c r="Q86" s="92"/>
     </row>
     <row r="87" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B87" s="165">
         <v>45931</v>
       </c>
       <c r="C87" s="166"/>
       <c r="D87" s="145" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E87" s="167" t="s">
         <v>21</v>
       </c>
       <c r="F87" s="168" t="s">
         <v>14</v>
       </c>
       <c r="G87" s="199" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H87" s="169" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="P87" s="96"/>
       <c r="Q87" s="92"/>
     </row>
     <row r="88" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B88" s="143">
         <v>45932</v>
       </c>
       <c r="C88" s="122"/>
       <c r="D88" s="146" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E88" s="118" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F88" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G88" s="196" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="H88" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P88" s="92"/>
       <c r="Q88" s="92"/>
     </row>
     <row r="89" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B89" s="143">
         <v>45933</v>
       </c>
       <c r="C89" s="122"/>
       <c r="D89" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E89" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F89" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G89" s="196" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="H89" s="95" t="s">
         <v>20</v>
       </c>
       <c r="P89" s="92"/>
       <c r="Q89" s="92"/>
     </row>
     <row r="90" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B90" s="143">
         <v>45937</v>
       </c>
       <c r="C90" s="122"/>
       <c r="D90" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E90" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G90" s="196" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="H90" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P90" s="92"/>
       <c r="Q90" s="92"/>
     </row>
     <row r="91" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B91" s="93">
         <v>45938</v>
       </c>
       <c r="C91" s="122" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D91" s="146" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E91" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F91" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G91" s="196" t="s">
+        <v>41</v>
+      </c>
+      <c r="H91" s="95" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P91" s="92"/>
       <c r="Q91" s="92"/>
     </row>
     <row r="92" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B92" s="93">
         <v>45940</v>
       </c>
       <c r="C92" s="122"/>
       <c r="D92" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E92" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F92" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G92" s="196" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H92" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P92" s="92"/>
       <c r="Q92" s="92"/>
     </row>
     <row r="93" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B93" s="93">
         <v>45945</v>
       </c>
       <c r="C93" s="122"/>
       <c r="D93" s="156" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E93" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F93" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G93" s="196" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H93" s="95" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P93" s="92"/>
       <c r="Q93" s="92"/>
     </row>
     <row r="94" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B94" s="93">
         <v>45946</v>
       </c>
       <c r="C94" s="122"/>
       <c r="D94" s="146" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E94" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F94" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G94" s="196" t="s">
+        <v>58</v>
+      </c>
+      <c r="H94" s="95" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="P94" s="92"/>
       <c r="Q94" s="92"/>
     </row>
     <row r="95" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B95" s="93">
         <v>45951</v>
       </c>
       <c r="C95" s="122"/>
       <c r="D95" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E95" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F95" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="196" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H95" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P95" s="92"/>
       <c r="Q95" s="92"/>
     </row>
     <row r="96" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B96" s="93">
         <v>45952</v>
       </c>
       <c r="C96" s="122"/>
       <c r="D96" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E96" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F96" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G96" s="196" t="s">
+        <v>37</v>
+      </c>
+      <c r="H96" s="95" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="P96" s="92"/>
       <c r="Q96" s="92"/>
     </row>
     <row r="97" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B97" s="93">
         <v>45954</v>
       </c>
       <c r="C97" s="122"/>
       <c r="D97" s="157" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E97" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F97" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G97" s="200" t="s">
         <v>19</v>
       </c>
       <c r="H97" s="95" t="s">
         <v>20</v>
       </c>
       <c r="P97" s="92"/>
       <c r="Q97" s="92"/>
     </row>
     <row r="98" spans="2:17" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B98" s="93">
         <v>45957</v>
       </c>
       <c r="C98" s="122"/>
       <c r="D98" s="135" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E98" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F98" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G98" s="196" t="s">
+        <v>84</v>
+      </c>
+      <c r="H98" s="95" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="J98" s="132"/>
       <c r="L98" s="132"/>
       <c r="M98" s="132"/>
       <c r="P98" s="133"/>
       <c r="Q98" s="133"/>
     </row>
     <row r="99" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B99" s="144">
         <v>45958</v>
       </c>
       <c r="C99" s="102"/>
       <c r="D99" s="160" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E99" s="120" t="s">
         <v>17</v>
       </c>
       <c r="F99" s="103" t="s">
         <v>27</v>
       </c>
       <c r="G99" s="197" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="H99" s="101" t="s">
         <v>16</v>
       </c>
       <c r="P99" s="92"/>
       <c r="Q99" s="92"/>
     </row>
     <row r="100" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B100" s="143">
         <v>45965</v>
       </c>
       <c r="C100" s="153"/>
       <c r="D100" s="148" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E100" s="136" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="137" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="198" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H100" s="139" t="s">
         <v>26</v>
       </c>
       <c r="P100" s="92"/>
       <c r="Q100" s="92"/>
     </row>
     <row r="101" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B101" s="93">
         <v>45966</v>
       </c>
       <c r="C101" s="122"/>
       <c r="D101" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E101" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F101" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G101" s="196" t="s">
         <v>22</v>
       </c>
       <c r="H101" s="95" t="s">
         <v>23</v>
       </c>
       <c r="P101" s="92"/>
       <c r="Q101" s="92"/>
     </row>
     <row r="102" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B102" s="93">
         <v>45968</v>
       </c>
       <c r="C102" s="122"/>
       <c r="D102" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E102" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G102" s="196" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H102" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P102" s="92"/>
       <c r="Q102" s="92"/>
     </row>
     <row r="103" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B103" s="93">
         <v>45972</v>
       </c>
       <c r="C103" s="122"/>
       <c r="D103" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E103" s="118" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F103" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G103" s="196" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H103" s="95" t="s">
         <v>16</v>
       </c>
       <c r="P103" s="92"/>
       <c r="Q103" s="92"/>
     </row>
     <row r="104" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B104" s="93">
         <v>45975</v>
       </c>
       <c r="C104" s="122"/>
       <c r="D104" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E104" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F104" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G104" s="196" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="H104" s="95" t="s">
         <v>20</v>
       </c>
       <c r="P104" s="92"/>
       <c r="Q104" s="92"/>
     </row>
     <row r="105" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B105" s="93">
         <v>45978</v>
       </c>
       <c r="C105" s="122"/>
       <c r="D105" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E105" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F105" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G105" s="196" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H105" s="95" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P105" s="92"/>
       <c r="Q105" s="92"/>
     </row>
     <row r="106" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B106" s="93">
         <v>45979</v>
       </c>
       <c r="C106" s="122"/>
       <c r="D106" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E106" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="196" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="H106" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P106" s="92"/>
       <c r="Q106" s="92"/>
     </row>
     <row r="107" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B107" s="93">
         <v>45980</v>
       </c>
       <c r="C107" s="122"/>
       <c r="D107" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E107" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F107" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G107" s="196" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H107" s="95" t="s">
         <v>23</v>
       </c>
       <c r="P107" s="92"/>
       <c r="Q107" s="92"/>
     </row>
     <row r="108" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B108" s="93">
         <v>45981</v>
       </c>
       <c r="C108" s="122"/>
       <c r="D108" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E108" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F108" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G108" s="196" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H108" s="95" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="P108" s="92"/>
       <c r="Q108" s="92"/>
     </row>
     <row r="109" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B109" s="93">
         <v>45987</v>
       </c>
       <c r="C109" s="122"/>
       <c r="D109" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E109" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F109" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G109" s="196" t="s">
+        <v>73</v>
+      </c>
+      <c r="H109" s="95" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="P109" s="92"/>
       <c r="Q109" s="92"/>
     </row>
     <row r="110" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B110" s="93">
         <v>45988</v>
       </c>
       <c r="C110" s="122"/>
       <c r="D110" s="146" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E110" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F110" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G110" s="196" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H110" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P110" s="92"/>
       <c r="Q110" s="92"/>
     </row>
     <row r="111" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B111" s="193">
         <v>45989</v>
       </c>
       <c r="C111" s="102"/>
       <c r="D111" s="147" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E111" s="120" t="s">
         <v>17</v>
       </c>
       <c r="F111" s="103" t="s">
         <v>18</v>
       </c>
       <c r="G111" s="197" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H111" s="101" t="s">
         <v>20</v>
       </c>
       <c r="P111" s="92"/>
       <c r="Q111" s="92"/>
     </row>
     <row r="112" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B112" s="143">
         <v>45993</v>
       </c>
       <c r="C112" s="153"/>
       <c r="D112" s="148" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E112" s="136" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F112" s="137" t="s">
         <v>14</v>
       </c>
       <c r="G112" s="198" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="H112" s="139" t="s">
         <v>16</v>
       </c>
       <c r="P112" s="92"/>
       <c r="Q112" s="92"/>
     </row>
     <row r="113" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B113" s="93">
         <v>45994</v>
       </c>
       <c r="C113" s="122"/>
       <c r="D113" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E113" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F113" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G113" s="196" t="s">
+        <v>67</v>
+      </c>
+      <c r="H113" s="95" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="P113" s="92"/>
       <c r="Q113" s="92"/>
     </row>
     <row r="114" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B114" s="93">
         <v>45995</v>
       </c>
       <c r="C114" s="122"/>
       <c r="D114" s="146" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E114" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F114" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G114" s="196" t="s">
+        <v>58</v>
+      </c>
+      <c r="H114" s="95" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="P114" s="92"/>
       <c r="Q114" s="92"/>
     </row>
     <row r="115" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B115" s="93">
         <v>46000</v>
       </c>
       <c r="C115" s="122"/>
       <c r="D115" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E115" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G115" s="196" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="H115" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P115" s="92"/>
       <c r="Q115" s="92"/>
     </row>
     <row r="116" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B116" s="93">
         <v>46001</v>
       </c>
       <c r="C116" s="122" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D116" s="146" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E116" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F116" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G116" s="196" t="s">
+        <v>41</v>
+      </c>
+      <c r="H116" s="95" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P116" s="92"/>
       <c r="Q116" s="92"/>
     </row>
     <row r="117" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B117" s="93">
         <v>46003</v>
       </c>
       <c r="C117" s="122"/>
       <c r="D117" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E117" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F117" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G117" s="196" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="H117" s="95" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="P117" s="92"/>
       <c r="Q117" s="92"/>
     </row>
     <row r="118" spans="2:17" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B118" s="93">
         <v>46006</v>
       </c>
       <c r="C118" s="122"/>
       <c r="D118" s="157" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E118" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F118" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G118" s="196" t="s">
+        <v>89</v>
+      </c>
+      <c r="H118" s="95" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J118" s="132"/>
       <c r="L118" s="132"/>
       <c r="M118" s="132"/>
       <c r="P118" s="133"/>
       <c r="Q118" s="133"/>
     </row>
     <row r="119" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B119" s="93">
         <v>46007</v>
       </c>
       <c r="C119" s="122"/>
       <c r="D119" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E119" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F119" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G119" s="196" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H119" s="95" t="s">
         <v>20</v>
       </c>
       <c r="P119" s="92"/>
       <c r="Q119" s="92"/>
     </row>
     <row r="120" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B120" s="93">
         <v>46008</v>
       </c>
       <c r="C120" s="122"/>
       <c r="D120" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E120" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F120" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G120" s="196" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H120" s="95" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="P120" s="92"/>
       <c r="Q120" s="92"/>
     </row>
     <row r="121" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B121" s="93">
         <v>46009</v>
       </c>
       <c r="C121" s="122"/>
       <c r="D121" s="146" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E121" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F121" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G121" s="196" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="H121" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P121" s="92"/>
       <c r="Q121" s="92"/>
     </row>
     <row r="122" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B122" s="93">
         <v>46010</v>
       </c>
       <c r="C122" s="122"/>
       <c r="D122" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E122" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F122" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G122" s="196" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H122" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P122" s="92"/>
       <c r="Q122" s="92"/>
     </row>
     <row r="123" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B123" s="93">
         <v>46013</v>
       </c>
       <c r="C123" s="122"/>
       <c r="D123" s="135" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E123" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F123" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G123" s="201" t="s">
+        <v>171</v>
+      </c>
+      <c r="H123" s="95" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="I123" s="92"/>
       <c r="J123" s="83"/>
       <c r="L123" s="83"/>
       <c r="M123" s="83"/>
     </row>
     <row r="124" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B124" s="93">
         <v>46014</v>
       </c>
       <c r="C124" s="122"/>
       <c r="D124" s="146" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E124" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F124" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G124" s="196" t="s">
+        <v>65</v>
+      </c>
+      <c r="H124" s="95" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="P124" s="92"/>
       <c r="Q124" s="92"/>
     </row>
     <row r="125" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B125" s="93">
         <v>46015</v>
       </c>
       <c r="C125" s="134"/>
       <c r="D125" s="170" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E125" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F125" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G125" s="202" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H125" s="95" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="P125" s="92"/>
       <c r="Q125" s="92"/>
     </row>
     <row r="126" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B126" s="193">
         <v>46016</v>
       </c>
       <c r="C126" s="194"/>
       <c r="D126" s="155" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E126" s="151" t="s">
         <v>17</v>
       </c>
       <c r="F126" s="150" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="203" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="H126" s="195" t="s">
         <v>20</v>
       </c>
       <c r="I126" s="84"/>
       <c r="P126" s="92"/>
       <c r="Q126" s="92"/>
     </row>
     <row r="127" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B127" s="143">
         <v>46028</v>
       </c>
       <c r="C127" s="153"/>
       <c r="D127" s="148" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E127" s="136" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="137" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="138" t="s">
         <v>15</v>
       </c>
       <c r="H127" s="139" t="s">
         <v>16</v>
       </c>
       <c r="I127" s="84"/>
       <c r="P127" s="92"/>
       <c r="Q127" s="92"/>
     </row>
     <row r="128" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B128" s="93">
         <v>46029</v>
       </c>
       <c r="C128" s="122"/>
       <c r="D128" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E128" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F128" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G128" s="97" t="s">
+        <v>97</v>
+      </c>
+      <c r="H128" s="95" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P128" s="92"/>
       <c r="Q128" s="92"/>
     </row>
     <row r="129" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B129" s="93">
         <v>46030</v>
       </c>
       <c r="C129" s="122"/>
       <c r="D129" s="146" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E129" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F129" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G129" s="97" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="H129" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P129" s="92"/>
       <c r="Q129" s="92"/>
     </row>
     <row r="130" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B130" s="93">
         <v>46031</v>
       </c>
       <c r="C130" s="122"/>
       <c r="D130" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E130" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F130" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G130" s="97" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H130" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P130" s="92"/>
       <c r="Q130" s="92"/>
     </row>
     <row r="131" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B131" s="93">
         <v>46035</v>
       </c>
       <c r="C131" s="122"/>
       <c r="D131" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E131" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F131" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G131" s="97" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="H131" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P131" s="92"/>
       <c r="Q131" s="92"/>
     </row>
     <row r="132" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B132" s="93">
         <v>46036</v>
       </c>
       <c r="C132" s="122"/>
       <c r="D132" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E132" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F132" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="97" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="H132" s="95" t="s">
         <v>20</v>
       </c>
       <c r="P132" s="92"/>
       <c r="Q132" s="92"/>
     </row>
     <row r="133" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B133" s="93">
         <v>46037</v>
       </c>
       <c r="C133" s="122"/>
       <c r="D133" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E133" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F133" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G133" s="38" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="H133" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="P133" s="92"/>
       <c r="Q133" s="92"/>
     </row>
     <row r="134" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B134" s="108">
         <v>46041</v>
       </c>
       <c r="C134" s="131"/>
       <c r="D134" s="158" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E134" s="119" t="s">
         <v>21</v>
       </c>
       <c r="F134" s="107" t="s">
         <v>24</v>
       </c>
       <c r="G134" s="187" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="H134" s="61" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P134" s="92"/>
       <c r="Q134" s="92"/>
     </row>
     <row r="135" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B135" s="93">
         <v>46042</v>
       </c>
       <c r="C135" s="122"/>
       <c r="D135" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E135" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G135" s="126" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H135" s="95" t="s">
         <v>16</v>
       </c>
       <c r="P135" s="92"/>
       <c r="Q135" s="92"/>
     </row>
     <row r="136" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B136" s="93">
         <v>46043</v>
       </c>
       <c r="C136" s="122"/>
       <c r="D136" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E136" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F136" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G136" s="97" t="s">
+        <v>94</v>
+      </c>
+      <c r="H136" s="95" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P136" s="92"/>
       <c r="Q136" s="92"/>
     </row>
     <row r="137" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B137" s="93">
         <v>46044</v>
       </c>
       <c r="C137" s="122"/>
       <c r="D137" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E137" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F137" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G137" s="97" t="s">
+        <v>54</v>
+      </c>
+      <c r="H137" s="95" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="P137" s="92"/>
       <c r="Q137" s="92"/>
     </row>
     <row r="138" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B138" s="93">
         <v>46049</v>
       </c>
       <c r="C138" s="122"/>
       <c r="D138" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E138" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F138" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G138" s="97" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H138" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P138" s="92"/>
       <c r="Q138" s="92"/>
     </row>
     <row r="139" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B139" s="144">
         <v>46050</v>
       </c>
       <c r="C139" s="102"/>
       <c r="D139" s="147" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E139" s="120" t="s">
         <v>17</v>
       </c>
       <c r="F139" s="103" t="s">
         <v>14</v>
       </c>
       <c r="G139" s="141" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H139" s="101" t="s">
         <v>20</v>
       </c>
       <c r="P139" s="92"/>
       <c r="Q139" s="92"/>
     </row>
     <row r="140" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B140" s="143">
         <v>46055</v>
       </c>
       <c r="C140" s="153"/>
       <c r="D140" s="148" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E140" s="136" t="s">
         <v>13</v>
       </c>
       <c r="F140" s="137" t="s">
         <v>14</v>
       </c>
       <c r="G140" s="186" t="s">
+        <v>103</v>
+      </c>
+      <c r="H140" s="139" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="P140" s="92"/>
       <c r="Q140" s="92"/>
     </row>
     <row r="141" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B141" s="188">
         <v>46056</v>
       </c>
       <c r="C141" s="189"/>
       <c r="D141" s="190" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E141" s="140" t="s">
         <v>17</v>
       </c>
       <c r="F141" s="191" t="s">
         <v>14</v>
       </c>
       <c r="G141" s="192" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H141" s="205" t="s">
         <v>20</v>
       </c>
       <c r="P141" s="92"/>
       <c r="Q141" s="92"/>
     </row>
     <row r="142" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B142" s="93">
         <v>46063</v>
       </c>
       <c r="C142" s="122"/>
       <c r="D142" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E142" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F142" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G142" s="97" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H142" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P142" s="92"/>
       <c r="Q142" s="92"/>
     </row>
     <row r="143" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B143" s="93">
         <v>46065</v>
       </c>
       <c r="C143" s="122"/>
       <c r="D143" s="146" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E143" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F143" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G143" s="109" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="H143" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P143" s="92"/>
       <c r="Q143" s="92"/>
     </row>
     <row r="144" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B144" s="93">
         <v>46066</v>
       </c>
       <c r="C144" s="122"/>
       <c r="D144" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E144" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F144" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G144" s="97" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H144" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P144" s="92"/>
       <c r="Q144" s="92"/>
     </row>
     <row r="145" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B145" s="93">
         <v>46069</v>
       </c>
       <c r="C145" s="122"/>
       <c r="D145" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E145" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F145" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G145" s="97" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H145" s="95" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P145" s="92"/>
       <c r="Q145" s="92"/>
     </row>
     <row r="146" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B146" s="93">
         <v>46070</v>
       </c>
       <c r="C146" s="122"/>
       <c r="D146" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E146" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F146" s="94" t="s">
         <v>27</v>
       </c>
       <c r="G146" s="97" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H146" s="95" t="s">
         <v>16</v>
       </c>
       <c r="P146" s="92"/>
       <c r="Q146" s="92"/>
     </row>
     <row r="147" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B147" s="93">
         <v>46072</v>
       </c>
       <c r="C147" s="122"/>
       <c r="D147" s="146" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E147" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F147" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G147" s="129" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H147" s="95" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="P147" s="92"/>
       <c r="Q147" s="92"/>
     </row>
     <row r="148" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B148" s="144">
         <v>46078</v>
       </c>
       <c r="C148" s="102" t="s">
+        <v>149</v>
+      </c>
+      <c r="D148" s="147" t="s">
         <v>150</v>
       </c>
-      <c r="D148" s="147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E148" s="120" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F148" s="103" t="s">
         <v>27</v>
       </c>
       <c r="G148" s="100" t="s">
+        <v>41</v>
+      </c>
+      <c r="H148" s="101" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P148" s="92"/>
       <c r="Q148" s="92"/>
     </row>
     <row r="149" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B149" s="188">
         <v>46083</v>
       </c>
       <c r="C149" s="207"/>
       <c r="D149" s="190" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E149" s="208" t="s">
         <v>21</v>
       </c>
       <c r="F149" s="208" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="210" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H149" s="209" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="P149" s="92"/>
       <c r="Q149" s="92"/>
     </row>
     <row r="150" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B150" s="143">
         <v>46084</v>
       </c>
       <c r="C150" s="153"/>
       <c r="D150" s="148" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E150" s="136" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F150" s="137" t="s">
         <v>27</v>
       </c>
       <c r="G150" s="138" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H150" s="139" t="s">
         <v>16</v>
       </c>
       <c r="P150" s="92"/>
       <c r="Q150" s="92"/>
     </row>
     <row r="151" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B151" s="93">
         <v>46085</v>
       </c>
       <c r="C151" s="122"/>
       <c r="D151" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E151" s="118" t="s">
         <v>21</v>
       </c>
       <c r="F151" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G151" s="97" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="H151" s="95" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="P151" s="92"/>
       <c r="Q151" s="92"/>
     </row>
     <row r="152" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B152" s="93">
         <v>46087</v>
       </c>
       <c r="C152" s="122"/>
       <c r="D152" s="146" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E152" s="118" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F152" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G152" s="97" t="s">
+        <v>58</v>
+      </c>
+      <c r="H152" s="95" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="P152" s="92"/>
       <c r="Q152" s="92"/>
     </row>
     <row r="153" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B153" s="93">
         <v>46091</v>
       </c>
       <c r="C153" s="122"/>
       <c r="D153" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E153" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F153" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G153" s="97" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="H153" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P153" s="92"/>
       <c r="Q153" s="92"/>
     </row>
     <row r="154" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B154" s="93">
         <v>46094</v>
       </c>
       <c r="C154" s="122"/>
       <c r="D154" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E154" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F154" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G154" s="97" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H154" s="95" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="P154" s="92"/>
       <c r="Q154" s="92"/>
     </row>
     <row r="155" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B155" s="93">
         <v>46099</v>
       </c>
       <c r="C155" s="122"/>
       <c r="D155" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E155" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F155" s="94" t="s">
         <v>14</v>
       </c>
       <c r="G155" s="97" t="s">
+        <v>111</v>
+      </c>
+      <c r="H155" s="95" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="P155" s="92"/>
       <c r="Q155" s="92"/>
     </row>
     <row r="156" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B156" s="108">
         <v>46104</v>
       </c>
       <c r="C156" s="131"/>
       <c r="D156" s="158" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E156" s="119" t="s">
         <v>13</v>
       </c>
       <c r="F156" s="107" t="s">
         <v>14</v>
       </c>
       <c r="G156" s="206" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="H156" s="110" t="s">
         <v>20</v>
       </c>
       <c r="P156" s="92"/>
       <c r="Q156" s="92"/>
     </row>
     <row r="157" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B157" s="93">
         <v>46105</v>
       </c>
       <c r="C157" s="122"/>
       <c r="D157" s="146" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E157" s="118" t="s">
         <v>13</v>
       </c>
       <c r="F157" s="94" t="s">
         <v>24</v>
       </c>
       <c r="G157" s="97" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H157" s="95" t="s">
         <v>26</v>
       </c>
       <c r="P157" s="92"/>
       <c r="Q157" s="92"/>
     </row>
     <row r="158" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B158" s="108">
         <v>46106</v>
       </c>
       <c r="C158" s="122"/>
       <c r="D158" s="158" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E158" s="119" t="s">
         <v>17</v>
       </c>
       <c r="F158" s="107" t="s">
         <v>14</v>
       </c>
       <c r="G158" s="204" t="s">
+        <v>179</v>
+      </c>
+      <c r="H158" s="110" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="P158" s="92"/>
       <c r="Q158" s="92"/>
     </row>
     <row r="159" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B159" s="93">
         <v>46107</v>
       </c>
       <c r="C159" s="122"/>
       <c r="D159" s="146" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E159" s="118" t="s">
         <v>17</v>
       </c>
       <c r="F159" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G159" s="196" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="H159" s="95" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P159" s="92"/>
       <c r="Q159" s="92"/>
     </row>
     <row r="160" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B160" s="127"/>
       <c r="C160" s="122"/>
       <c r="D160" s="146"/>
       <c r="E160" s="118"/>
       <c r="F160" s="94"/>
       <c r="G160" s="97"/>
       <c r="H160" s="95"/>
       <c r="P160" s="92"/>
       <c r="Q160" s="92"/>
     </row>
     <row r="161" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B161" s="127"/>
       <c r="C161" s="122"/>
       <c r="D161" s="146"/>
       <c r="E161" s="118"/>
       <c r="F161" s="94"/>
       <c r="G161" s="97"/>
       <c r="H161" s="95"/>
       <c r="P161" s="92"/>
       <c r="Q161" s="92"/>
@@ -11057,380 +11324,380 @@
       <c r="H164" s="95"/>
       <c r="P164" s="92"/>
       <c r="Q164" s="92"/>
     </row>
     <row r="165" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B165" s="128"/>
       <c r="C165" s="102"/>
       <c r="D165" s="160"/>
       <c r="E165" s="120"/>
       <c r="F165" s="103"/>
       <c r="G165" s="100"/>
       <c r="H165" s="101"/>
       <c r="P165" s="92"/>
       <c r="Q165" s="92"/>
     </row>
     <row r="166" spans="2:17" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B166" s="104"/>
       <c r="C166" s="153"/>
       <c r="D166" s="105"/>
       <c r="G166" s="106"/>
       <c r="P166" s="92"/>
       <c r="Q166" s="92"/>
     </row>
     <row r="167" spans="2:17" ht="27" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B167" s="104" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C167" s="153"/>
       <c r="D167" s="105"/>
       <c r="G167" s="106"/>
       <c r="P167" s="92"/>
       <c r="Q167" s="92"/>
     </row>
     <row r="168" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C168" s="130">
         <v>45902</v>
       </c>
-      <c r="D168" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G168" s="279"/>
+      <c r="D168" s="294" t="s">
+        <v>182</v>
+      </c>
+      <c r="E168" s="295"/>
+      <c r="F168" s="295"/>
+      <c r="G168" s="295"/>
     </row>
     <row r="169" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C169" s="130">
         <v>45897</v>
       </c>
-      <c r="D169" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G169" s="279"/>
+      <c r="D169" s="294" t="s">
+        <v>183</v>
+      </c>
+      <c r="E169" s="295"/>
+      <c r="F169" s="295"/>
+      <c r="G169" s="295"/>
     </row>
     <row r="170" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C170" s="130">
         <v>45897</v>
       </c>
-      <c r="D170" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G170" s="279"/>
+      <c r="D170" s="294" t="s">
+        <v>184</v>
+      </c>
+      <c r="E170" s="295"/>
+      <c r="F170" s="295"/>
+      <c r="G170" s="295"/>
     </row>
     <row r="171" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C171" s="130">
         <v>45897</v>
       </c>
-      <c r="D171" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G171" s="279"/>
+      <c r="D171" s="294" t="s">
+        <v>185</v>
+      </c>
+      <c r="E171" s="295"/>
+      <c r="F171" s="295"/>
+      <c r="G171" s="295"/>
     </row>
     <row r="172" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C172" s="130">
         <v>45894</v>
       </c>
-      <c r="D172" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G172" s="279"/>
+      <c r="D172" s="294" t="s">
+        <v>186</v>
+      </c>
+      <c r="E172" s="295"/>
+      <c r="F172" s="295"/>
+      <c r="G172" s="295"/>
     </row>
     <row r="173" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C173" s="130">
         <v>45894</v>
       </c>
-      <c r="D173" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G173" s="279"/>
+      <c r="D173" s="294" t="s">
+        <v>187</v>
+      </c>
+      <c r="E173" s="295"/>
+      <c r="F173" s="295"/>
+      <c r="G173" s="295"/>
     </row>
     <row r="174" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C174" s="130">
         <v>45866</v>
       </c>
-      <c r="D174" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G174" s="279"/>
+      <c r="D174" s="294" t="s">
+        <v>188</v>
+      </c>
+      <c r="E174" s="295"/>
+      <c r="F174" s="295"/>
+      <c r="G174" s="295"/>
     </row>
     <row r="175" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C175" s="82">
         <v>45848</v>
       </c>
-      <c r="D175" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G175" s="279"/>
+      <c r="D175" s="294" t="s">
+        <v>189</v>
+      </c>
+      <c r="E175" s="295"/>
+      <c r="F175" s="295"/>
+      <c r="G175" s="295"/>
     </row>
     <row r="176" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C176" s="82">
         <v>45818</v>
       </c>
-      <c r="D176" s="278" t="s">
-[...4 lines deleted...]
-      <c r="G176" s="279"/>
+      <c r="D176" s="294" t="s">
+        <v>190</v>
+      </c>
+      <c r="E176" s="295"/>
+      <c r="F176" s="295"/>
+      <c r="G176" s="295"/>
     </row>
     <row r="177" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C177" s="87">
         <v>45769</v>
       </c>
-      <c r="D177" s="283" t="s">
-[...4 lines deleted...]
-      <c r="G177" s="273"/>
+      <c r="D177" s="299" t="s">
+        <v>191</v>
+      </c>
+      <c r="E177" s="289"/>
+      <c r="F177" s="289"/>
+      <c r="G177" s="289"/>
     </row>
     <row r="178" spans="3:17" ht="64.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C178" s="87">
         <v>45757</v>
       </c>
-      <c r="D178" s="283" t="s">
-[...4 lines deleted...]
-      <c r="G178" s="273"/>
+      <c r="D178" s="299" t="s">
+        <v>192</v>
+      </c>
+      <c r="E178" s="289"/>
+      <c r="F178" s="289"/>
+      <c r="G178" s="289"/>
       <c r="H178" s="112"/>
     </row>
     <row r="179" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C179" s="87">
         <v>45748</v>
       </c>
-      <c r="D179" s="283" t="s">
-[...4 lines deleted...]
-      <c r="G179" s="273"/>
+      <c r="D179" s="299" t="s">
+        <v>193</v>
+      </c>
+      <c r="E179" s="289"/>
+      <c r="F179" s="289"/>
+      <c r="G179" s="289"/>
       <c r="H179" s="112"/>
     </row>
     <row r="180" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C180" s="87">
         <v>45716</v>
       </c>
-      <c r="D180" s="283" t="s">
-[...4 lines deleted...]
-      <c r="G180" s="273"/>
+      <c r="D180" s="299" t="s">
+        <v>194</v>
+      </c>
+      <c r="E180" s="289"/>
+      <c r="F180" s="289"/>
+      <c r="G180" s="289"/>
       <c r="H180" s="112"/>
     </row>
     <row r="181" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C181" s="87">
         <v>45716</v>
       </c>
-      <c r="D181" s="283" t="s">
-[...4 lines deleted...]
-      <c r="G181" s="273"/>
+      <c r="D181" s="299" t="s">
+        <v>195</v>
+      </c>
+      <c r="E181" s="289"/>
+      <c r="F181" s="289"/>
+      <c r="G181" s="289"/>
       <c r="H181" s="112"/>
     </row>
     <row r="182" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C182" s="87">
         <v>45707</v>
       </c>
-      <c r="D182" s="283" t="s">
-[...4 lines deleted...]
-      <c r="G182" s="273"/>
+      <c r="D182" s="299" t="s">
+        <v>196</v>
+      </c>
+      <c r="E182" s="289"/>
+      <c r="F182" s="289"/>
+      <c r="G182" s="289"/>
       <c r="H182" s="112"/>
     </row>
     <row r="183" spans="3:17" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C183" s="87">
         <v>45694</v>
       </c>
-      <c r="D183" s="283" t="s">
-[...4 lines deleted...]
-      <c r="G183" s="273"/>
+      <c r="D183" s="299" t="s">
+        <v>197</v>
+      </c>
+      <c r="E183" s="289"/>
+      <c r="F183" s="289"/>
+      <c r="G183" s="289"/>
       <c r="H183" s="112"/>
     </row>
     <row r="184" spans="3:17" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C184" s="87">
         <v>45694</v>
       </c>
-      <c r="D184" s="285" t="s">
-[...4 lines deleted...]
-      <c r="G184" s="279"/>
+      <c r="D184" s="301" t="s">
+        <v>198</v>
+      </c>
+      <c r="E184" s="295"/>
+      <c r="F184" s="295"/>
+      <c r="G184" s="295"/>
       <c r="H184" s="112"/>
       <c r="J184" s="111"/>
     </row>
     <row r="185" spans="3:17" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C185" s="87">
         <v>45686</v>
       </c>
-      <c r="D185" s="284" t="s">
-[...4 lines deleted...]
-      <c r="G185" s="282"/>
+      <c r="D185" s="300" t="s">
+        <v>199</v>
+      </c>
+      <c r="E185" s="297"/>
+      <c r="F185" s="297"/>
+      <c r="G185" s="298"/>
       <c r="H185" s="88"/>
     </row>
     <row r="186" spans="3:17" ht="56.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C186" s="82"/>
-      <c r="D186" s="284"/>
-[...3 lines deleted...]
-      <c r="H186" s="281"/>
+      <c r="D186" s="300"/>
+      <c r="E186" s="297"/>
+      <c r="F186" s="297"/>
+      <c r="G186" s="298"/>
+      <c r="H186" s="297"/>
       <c r="P186" s="92"/>
       <c r="Q186" s="92"/>
     </row>
     <row r="187" spans="3:17" ht="60.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C187" s="82"/>
-      <c r="D187" s="280"/>
-[...3 lines deleted...]
-      <c r="H187" s="281"/>
+      <c r="D187" s="296"/>
+      <c r="E187" s="297"/>
+      <c r="F187" s="297"/>
+      <c r="G187" s="298"/>
+      <c r="H187" s="297"/>
       <c r="P187" s="92"/>
       <c r="Q187" s="92"/>
     </row>
     <row r="188" spans="3:17" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C188" s="82"/>
-      <c r="D188" s="280"/>
-[...3 lines deleted...]
-      <c r="H188" s="281"/>
+      <c r="D188" s="296"/>
+      <c r="E188" s="297"/>
+      <c r="F188" s="297"/>
+      <c r="G188" s="298"/>
+      <c r="H188" s="297"/>
       <c r="P188" s="92"/>
       <c r="Q188" s="92"/>
     </row>
     <row r="189" spans="3:17" ht="19.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C189" s="82"/>
-      <c r="D189" s="280"/>
-[...3 lines deleted...]
-      <c r="H189" s="281"/>
+      <c r="D189" s="296"/>
+      <c r="E189" s="297"/>
+      <c r="F189" s="297"/>
+      <c r="G189" s="298"/>
+      <c r="H189" s="297"/>
       <c r="P189" s="92"/>
       <c r="Q189" s="92"/>
     </row>
     <row r="190" spans="3:17" ht="70.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C190" s="82"/>
-      <c r="D190" s="280"/>
-[...3 lines deleted...]
-      <c r="H190" s="281"/>
+      <c r="D190" s="296"/>
+      <c r="E190" s="297"/>
+      <c r="F190" s="297"/>
+      <c r="G190" s="298"/>
+      <c r="H190" s="297"/>
       <c r="P190" s="92"/>
       <c r="Q190" s="92"/>
     </row>
     <row r="191" spans="3:17" ht="54" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C191" s="82"/>
-      <c r="D191" s="280"/>
-[...3 lines deleted...]
-      <c r="H191" s="281"/>
+      <c r="D191" s="296"/>
+      <c r="E191" s="297"/>
+      <c r="F191" s="297"/>
+      <c r="G191" s="298"/>
+      <c r="H191" s="297"/>
       <c r="P191" s="92"/>
       <c r="Q191" s="92"/>
     </row>
     <row r="192" spans="3:17" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C192" s="87"/>
-      <c r="D192" s="284"/>
-[...3 lines deleted...]
-      <c r="H192" s="281"/>
+      <c r="D192" s="300"/>
+      <c r="E192" s="297"/>
+      <c r="F192" s="297"/>
+      <c r="G192" s="298"/>
+      <c r="H192" s="297"/>
     </row>
     <row r="193" spans="3:8" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C193" s="87"/>
-      <c r="D193" s="284"/>
-[...3 lines deleted...]
-      <c r="H193" s="281"/>
+      <c r="D193" s="300"/>
+      <c r="E193" s="297"/>
+      <c r="F193" s="297"/>
+      <c r="G193" s="298"/>
+      <c r="H193" s="297"/>
     </row>
     <row r="194" spans="3:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C194" s="113"/>
-      <c r="D194" s="284"/>
-[...3 lines deleted...]
-      <c r="H194" s="281"/>
+      <c r="D194" s="300"/>
+      <c r="E194" s="297"/>
+      <c r="F194" s="297"/>
+      <c r="G194" s="298"/>
+      <c r="H194" s="297"/>
     </row>
     <row r="195" spans="3:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C195" s="87"/>
-      <c r="D195" s="284"/>
-[...3 lines deleted...]
-      <c r="H195" s="281"/>
+      <c r="D195" s="300"/>
+      <c r="E195" s="297"/>
+      <c r="F195" s="297"/>
+      <c r="G195" s="298"/>
+      <c r="H195" s="297"/>
     </row>
     <row r="196" spans="3:8" ht="55.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C196" s="87"/>
-      <c r="D196" s="284"/>
-[...3 lines deleted...]
-      <c r="H196" s="281"/>
+      <c r="D196" s="300"/>
+      <c r="E196" s="297"/>
+      <c r="F196" s="297"/>
+      <c r="G196" s="298"/>
+      <c r="H196" s="297"/>
     </row>
     <row r="197" spans="3:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C197" s="87"/>
-      <c r="D197" s="284"/>
-[...3 lines deleted...]
-      <c r="H197" s="281"/>
+      <c r="D197" s="300"/>
+      <c r="E197" s="297"/>
+      <c r="F197" s="297"/>
+      <c r="G197" s="298"/>
+      <c r="H197" s="297"/>
     </row>
     <row r="198" spans="3:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C198" s="87"/>
-      <c r="D198" s="284"/>
-[...3 lines deleted...]
-      <c r="H198" s="281"/>
+      <c r="D198" s="300"/>
+      <c r="E198" s="297"/>
+      <c r="F198" s="297"/>
+      <c r="G198" s="298"/>
+      <c r="H198" s="297"/>
     </row>
   </sheetData>
   <autoFilter ref="A9:J159" xr:uid="{00000000-0009-0000-0000-000001000000}">
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
   <mergeCells count="37">
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D185:G185"/>
     <mergeCell ref="D196:H196"/>
     <mergeCell ref="D179:G179"/>
     <mergeCell ref="D192:H192"/>
     <mergeCell ref="D188:H188"/>
     <mergeCell ref="D175:G175"/>
     <mergeCell ref="D171:G171"/>
     <mergeCell ref="D181:G181"/>
     <mergeCell ref="D168:G168"/>
     <mergeCell ref="D170:G170"/>
     <mergeCell ref="D198:H198"/>
     <mergeCell ref="D195:H195"/>
     <mergeCell ref="D189:H189"/>
     <mergeCell ref="D178:G178"/>
     <mergeCell ref="D194:H194"/>
     <mergeCell ref="D197:H197"/>
     <mergeCell ref="D183:G183"/>
     <mergeCell ref="D193:H193"/>
@@ -11637,3079 +11904,3079 @@
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.45">
       <c r="C1" s="3"/>
       <c r="G1" s="28"/>
       <c r="H1" s="29"/>
     </row>
     <row r="2" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B2" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>45607</v>
       </c>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3"/>
     </row>
     <row r="4" spans="2:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C4" s="31">
         <v>45572</v>
       </c>
-      <c r="D4" s="289" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="290"/>
+      <c r="D4" s="305" t="s">
+        <v>200</v>
+      </c>
+      <c r="E4" s="306"/>
+      <c r="F4" s="306"/>
+      <c r="G4" s="307"/>
+      <c r="H4" s="306"/>
     </row>
     <row r="5" spans="2:8" ht="43.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C5" s="31">
         <v>45572</v>
       </c>
-      <c r="D5" s="289" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="290"/>
+      <c r="D5" s="305" t="s">
+        <v>201</v>
+      </c>
+      <c r="E5" s="306"/>
+      <c r="F5" s="306"/>
+      <c r="G5" s="307"/>
+      <c r="H5" s="306"/>
     </row>
     <row r="6" spans="2:8" ht="132" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C6" s="31">
         <v>45607</v>
       </c>
-      <c r="D6" s="289" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="290"/>
+      <c r="D6" s="305" t="s">
+        <v>202</v>
+      </c>
+      <c r="E6" s="306"/>
+      <c r="F6" s="306"/>
+      <c r="G6" s="307"/>
+      <c r="H6" s="306"/>
     </row>
     <row r="7" spans="2:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="288" t="s">
+      <c r="B7" s="304" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="287"/>
+      <c r="C7" s="303"/>
       <c r="D7" s="32" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>9</v>
       </c>
       <c r="G7" s="33" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B8" s="34">
         <v>45387</v>
       </c>
       <c r="C8" s="35"/>
       <c r="D8" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E8" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="38" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="H8" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B9" s="34">
         <v>45391</v>
       </c>
       <c r="C9" s="35"/>
       <c r="D9" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E9" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="38" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H9" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B10" s="34">
         <v>45392</v>
       </c>
       <c r="C10" s="35"/>
       <c r="D10" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E10" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="H10" s="39" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="11" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B11" s="34">
         <v>45393</v>
       </c>
       <c r="C11" s="35"/>
       <c r="D11" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E11" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G11" s="38" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B12" s="34">
         <v>45398</v>
       </c>
       <c r="C12" s="35"/>
       <c r="D12" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E12" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G12" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" s="39" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B13" s="34">
         <v>45400</v>
       </c>
       <c r="C13" s="35"/>
       <c r="D13" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E13" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H13" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B14" s="34">
         <v>45405</v>
       </c>
       <c r="C14" s="35"/>
       <c r="D14" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E14" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="38" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="H14" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B15" s="34">
         <v>45407</v>
       </c>
       <c r="C15" s="35"/>
       <c r="D15" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E15" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="38" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H15" s="39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B16" s="34">
         <v>45408</v>
       </c>
       <c r="C16" s="35"/>
       <c r="D16" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E16" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="38" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H16" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B17" s="34">
         <v>45422</v>
       </c>
       <c r="C17" s="35"/>
       <c r="D17" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E17" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="38" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="H17" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B18" s="34">
         <v>45425</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E18" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="38" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H18" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B19" s="34">
         <v>45426</v>
       </c>
       <c r="C19" s="35"/>
       <c r="D19" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E19" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="38" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H19" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B20" s="34">
         <v>45427</v>
       </c>
       <c r="C20" s="35"/>
       <c r="D20" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E20" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F20" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="H20" s="39" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="21" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B21" s="34">
         <v>45433</v>
       </c>
       <c r="C21" s="35"/>
       <c r="D21" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E21" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G21" s="38" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="H21" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B22" s="34">
         <v>45435</v>
       </c>
       <c r="C22" s="35"/>
       <c r="D22" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E22" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G22" s="38" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="H22" s="39" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B23" s="34">
         <v>45436</v>
       </c>
       <c r="C23" s="35"/>
       <c r="D23" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E23" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G23" s="38" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H23" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B24" s="34">
         <v>45440</v>
       </c>
       <c r="C24" s="35"/>
       <c r="D24" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E24" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="38" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H24" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B25" s="34">
         <v>45441</v>
       </c>
       <c r="C25" s="35"/>
       <c r="D25" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E25" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G25" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" s="39" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="26" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B26" s="34">
         <v>45442</v>
       </c>
       <c r="C26" s="35"/>
       <c r="D26" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E26" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F26" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="H26" s="39" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="27" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B27" s="34">
         <v>45443</v>
       </c>
       <c r="C27" s="35"/>
       <c r="D27" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E27" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F27" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H27" s="39" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="28" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B28" s="34">
         <v>45446</v>
       </c>
       <c r="C28" s="35"/>
       <c r="D28" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E28" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="38" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H28" s="39" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B29" s="34">
         <v>45447</v>
       </c>
       <c r="C29" s="35"/>
       <c r="D29" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E29" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F29" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="38" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="H29" s="39" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B30" s="34">
         <v>45449</v>
       </c>
       <c r="C30" s="35"/>
       <c r="D30" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E30" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F30" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="H30" s="39" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="31" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B31" s="34">
         <v>45454</v>
       </c>
       <c r="C31" s="35"/>
       <c r="D31" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E31" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G31" s="38" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H31" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B32" s="34">
         <v>45456</v>
       </c>
       <c r="C32" s="35"/>
       <c r="D32" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E32" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G32" s="38" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H32" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B33" s="34">
         <v>45457</v>
       </c>
       <c r="C33" s="35"/>
       <c r="D33" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E33" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="38" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="H33" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="34" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B34" s="34">
         <v>45462</v>
       </c>
       <c r="C34" s="35" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D34" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E34" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G34" s="38" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H34" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="35" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B35" s="34">
         <v>45463</v>
       </c>
       <c r="C35" s="35"/>
       <c r="D35" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E35" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F35" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H35" s="39" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B36" s="34">
         <v>45464</v>
       </c>
       <c r="C36" s="35"/>
       <c r="D36" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E36" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G36" s="38" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="H36" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B37" s="34">
         <v>45468</v>
       </c>
       <c r="C37" s="35"/>
       <c r="D37" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E37" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G37" s="38" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H37" s="39" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="38" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B38" s="34">
         <v>45470</v>
       </c>
       <c r="C38" s="35"/>
       <c r="D38" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E38" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G38" s="38" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H38" s="39" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="39" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B39" s="34">
         <v>45474</v>
       </c>
       <c r="C39" s="35"/>
       <c r="D39" s="36" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E39" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F39" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="H39" s="39" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="40" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B40" s="34">
         <v>45475</v>
       </c>
       <c r="C40" s="35"/>
       <c r="D40" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E40" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F40" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G40" s="38" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H40" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B41" s="34">
         <v>45477</v>
       </c>
       <c r="C41" s="35"/>
       <c r="D41" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E41" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G41" s="38" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H41" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="42" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B42" s="34">
         <v>45478</v>
       </c>
       <c r="C42" s="35"/>
       <c r="D42" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E42" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F42" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G42" s="38" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="H42" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="43" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B43" s="34">
         <v>45482</v>
       </c>
       <c r="C43" s="35"/>
       <c r="D43" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E43" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="38" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H43" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B44" s="34">
         <v>45483</v>
       </c>
       <c r="C44" s="35"/>
       <c r="D44" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E44" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="H44" s="39" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="45" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B45" s="34">
         <v>45489</v>
       </c>
       <c r="C45" s="35"/>
       <c r="D45" s="36" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E45" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F45" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G45" s="38" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H45" s="39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B46" s="34">
         <v>45490</v>
       </c>
       <c r="C46" s="35"/>
       <c r="D46" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E46" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F46" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G46" s="38" t="s">
+        <v>222</v>
+      </c>
+      <c r="H46" s="39" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="47" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B47" s="34">
         <v>45496</v>
       </c>
       <c r="C47" s="35"/>
       <c r="D47" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E47" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H47" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B48" s="34">
         <v>45498</v>
       </c>
       <c r="C48" s="35"/>
       <c r="D48" s="36" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E48" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F48" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H48" s="39" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="49" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B49" s="34">
         <v>45499</v>
       </c>
       <c r="C49" s="35"/>
       <c r="D49" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E49" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="38" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H49" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="50" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B50" s="34">
         <v>45503</v>
       </c>
       <c r="C50" s="35"/>
       <c r="D50" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E50" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="38" t="s">
+        <v>108</v>
+      </c>
+      <c r="H50" s="39" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="51" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B51" s="34">
         <v>45506</v>
       </c>
       <c r="C51" s="35"/>
       <c r="D51" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E51" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F51" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G51" s="38" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H51" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B52" s="34">
         <v>45509</v>
       </c>
       <c r="C52" s="35"/>
       <c r="D52" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E52" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G52" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="H52" s="39" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="53" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B53" s="34">
         <v>45510</v>
       </c>
       <c r="C53" s="35"/>
       <c r="D53" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E53" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G53" s="38" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H53" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B54" s="34">
         <v>45512</v>
       </c>
       <c r="C54" s="35"/>
       <c r="D54" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E54" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F54" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="38" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="H54" s="39" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="55" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B55" s="34">
         <v>45524</v>
       </c>
       <c r="C55" s="35"/>
       <c r="D55" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E55" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="38" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="H55" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B56" s="34">
         <v>45526</v>
       </c>
       <c r="C56" s="35"/>
       <c r="D56" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E56" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F56" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G56" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H56" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B57" s="34">
         <v>45527</v>
       </c>
       <c r="C57" s="35"/>
       <c r="D57" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E57" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F57" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G57" s="38" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H57" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="58" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B58" s="34">
         <v>45531</v>
       </c>
       <c r="C58" s="35"/>
       <c r="D58" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E58" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G58" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="H58" s="39" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="59" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B59" s="34">
         <v>45533</v>
       </c>
       <c r="C59" s="35" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D59" s="36" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E59" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G59" s="38" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="H59" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="60" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B60" s="40">
         <v>45539</v>
       </c>
       <c r="C60" s="41"/>
       <c r="D60" s="42" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E60" s="43" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F60" s="43" t="s">
         <v>24</v>
       </c>
       <c r="G60" s="44" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="H60" s="45" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="61" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B61" s="40">
         <v>45540</v>
       </c>
       <c r="C61" s="41"/>
       <c r="D61" s="42" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E61" s="43" t="s">
         <v>21</v>
       </c>
       <c r="F61" s="43" t="s">
         <v>14</v>
       </c>
       <c r="G61" s="38" t="s">
         <v>22</v>
       </c>
       <c r="H61" s="45" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B62" s="40">
         <v>45541</v>
       </c>
       <c r="C62" s="41"/>
       <c r="D62" s="42" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E62" s="43" t="s">
         <v>17</v>
       </c>
       <c r="F62" s="43" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="44" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H62" s="45" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="63" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B63" s="34">
         <v>45546</v>
       </c>
       <c r="C63" s="41"/>
       <c r="D63" s="42" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E63" s="43" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F63" s="43" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="44" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="H63" s="45" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="64" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B64" s="34">
         <v>45547</v>
       </c>
       <c r="C64" s="35"/>
       <c r="D64" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E64" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G64" s="38" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="H64" s="39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B65" s="40">
         <v>45548</v>
       </c>
       <c r="C65" s="41"/>
       <c r="D65" s="42" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E65" s="43" t="s">
         <v>17</v>
       </c>
       <c r="F65" s="43" t="s">
         <v>14</v>
       </c>
       <c r="G65" s="44" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H65" s="45" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="66" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B66" s="34">
         <v>45552</v>
       </c>
       <c r="C66" s="35"/>
       <c r="D66" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E66" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F66" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G66" s="38" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H66" s="39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B67" s="34">
         <v>45554</v>
       </c>
       <c r="C67" s="35"/>
       <c r="D67" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E67" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F67" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G67" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H67" s="39" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="68" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B68" s="40">
         <v>45555</v>
       </c>
       <c r="C68" s="35"/>
       <c r="D68" s="42" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E68" s="43" t="s">
         <v>13</v>
       </c>
       <c r="F68" s="43" t="s">
         <v>27</v>
       </c>
       <c r="G68" s="38" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H68" s="45" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="69" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A69" s="46"/>
       <c r="B69" s="47">
         <v>45559</v>
       </c>
       <c r="C69" s="35"/>
       <c r="D69" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E69" s="48" t="s">
         <v>17</v>
       </c>
       <c r="F69" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G69" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="H69" s="49" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="70" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A70" s="46"/>
       <c r="B70" s="47">
         <v>45561</v>
       </c>
       <c r="C70" s="35"/>
       <c r="D70" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E70" s="48" t="s">
         <v>21</v>
       </c>
       <c r="F70" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G70" s="38" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H70" s="50" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="71" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A71" s="46"/>
       <c r="B71" s="47">
         <v>45562</v>
       </c>
       <c r="C71" s="35"/>
       <c r="D71" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E71" s="48" t="s">
         <v>21</v>
       </c>
       <c r="F71" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="38" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="H71" s="50" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B72" s="34">
         <v>45566</v>
       </c>
       <c r="C72" s="51"/>
       <c r="D72" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E72" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="38" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H72" s="39" t="s">
         <v>26</v>
       </c>
       <c r="I72"/>
     </row>
     <row r="73" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B73" s="34">
         <v>45568</v>
       </c>
       <c r="C73" s="51"/>
       <c r="D73" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E73" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F73" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G73" s="38" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="H73" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I73"/>
     </row>
     <row r="74" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B74" s="34">
         <v>45569</v>
       </c>
       <c r="C74" s="51"/>
       <c r="D74" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E74" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="43" t="s">
         <v>27</v>
       </c>
       <c r="G74" s="38" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="H74" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I74"/>
     </row>
     <row r="75" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B75" s="34">
         <v>45573</v>
       </c>
       <c r="C75" s="51"/>
       <c r="D75" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E75" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F75" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G75" s="38" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H75" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I75"/>
     </row>
     <row r="76" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B76" s="34">
         <v>45574</v>
       </c>
       <c r="C76" s="51"/>
       <c r="D76" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E76" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F76" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G76" s="38" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="H76" s="39" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I76"/>
     </row>
     <row r="77" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B77" s="34">
         <v>45576</v>
       </c>
       <c r="C77" s="51"/>
       <c r="D77" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E77" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F77" s="48" t="s">
         <v>24</v>
       </c>
       <c r="G77" s="38" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="H77" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I77"/>
     </row>
     <row r="78" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B78" s="34">
         <v>45580</v>
       </c>
       <c r="C78" s="51"/>
       <c r="D78" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E78" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F78" s="48" t="s">
         <v>14</v>
       </c>
       <c r="G78" s="38" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="H78" s="39" t="s">
         <v>20</v>
       </c>
       <c r="I78"/>
     </row>
     <row r="79" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B79" s="34">
         <v>45587</v>
       </c>
       <c r="C79" s="51"/>
       <c r="D79" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E79" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F79" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="38" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="H79" s="39" t="s">
         <v>26</v>
       </c>
       <c r="I79"/>
     </row>
     <row r="80" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B80" s="34">
         <v>45594</v>
       </c>
       <c r="C80" s="51"/>
       <c r="D80" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E80" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F80" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G80" s="38" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="H80" s="39" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I80"/>
     </row>
     <row r="81" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B81" s="34">
         <v>45596</v>
       </c>
       <c r="C81" s="51"/>
       <c r="D81" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E81" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="H81" s="39" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I81"/>
     </row>
     <row r="82" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B82" s="34">
         <v>45602</v>
       </c>
       <c r="C82" s="51"/>
       <c r="D82" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E82" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F82" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G82" s="38" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="H82" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I82"/>
     </row>
     <row r="83" spans="2:9" s="53" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B83" s="34">
         <v>45604</v>
       </c>
       <c r="C83" s="51"/>
       <c r="D83" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E83" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F83" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G83" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="H83" s="39" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I83" s="52"/>
     </row>
     <row r="84" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B84" s="34">
         <v>45608</v>
       </c>
       <c r="C84" s="51"/>
       <c r="D84" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E84" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F84" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G84" s="38" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H84" s="39" t="s">
         <v>26</v>
       </c>
       <c r="I84"/>
     </row>
     <row r="85" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B85" s="34">
         <v>45610</v>
       </c>
       <c r="C85" s="51"/>
       <c r="D85" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E85" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F85" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G85" s="38" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H85" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I85"/>
     </row>
     <row r="86" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B86" s="34">
         <v>45614</v>
       </c>
       <c r="C86" s="54"/>
       <c r="D86" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E86" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F86" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G86" s="38" t="s">
+        <v>222</v>
+      </c>
+      <c r="H86" s="39" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="I86"/>
     </row>
     <row r="87" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B87" s="55">
         <v>45615</v>
       </c>
       <c r="C87" s="56" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D87" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E87" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F87" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G87" s="38" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H87" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I87"/>
     </row>
     <row r="88" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B88" s="55">
         <v>45617</v>
       </c>
       <c r="C88" s="56"/>
       <c r="D88" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E88" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F88" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="38" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="H88" s="39" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I88"/>
     </row>
     <row r="89" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B89" s="34">
         <v>45618</v>
       </c>
       <c r="C89" s="51"/>
       <c r="D89" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E89" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G89" s="38" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H89" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I89"/>
     </row>
     <row r="90" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B90" s="34">
         <v>45622</v>
       </c>
       <c r="C90" s="51"/>
       <c r="D90" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E90" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G90" s="38" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H90" s="39" t="s">
         <v>26</v>
       </c>
       <c r="I90"/>
     </row>
     <row r="91" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B91" s="34">
         <v>45623</v>
       </c>
       <c r="C91" s="51"/>
       <c r="D91" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E91" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F91" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="38" t="s">
+        <v>73</v>
+      </c>
+      <c r="H91" s="39" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="I91"/>
     </row>
     <row r="92" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B92" s="34">
         <v>45624</v>
       </c>
       <c r="C92" s="51"/>
       <c r="D92" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E92" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F92" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="H92" s="39" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="I92"/>
     </row>
     <row r="93" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B93" s="34">
         <v>45625</v>
       </c>
       <c r="C93" s="51"/>
       <c r="D93" s="36" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E93" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F93" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G93" s="38" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H93" s="39" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I93"/>
     </row>
     <row r="94" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B94" s="34">
         <v>45629</v>
       </c>
       <c r="C94" s="51"/>
       <c r="D94" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E94" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F94" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G94" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="H94" s="39" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="I94"/>
     </row>
     <row r="95" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B95" s="34">
         <v>45630</v>
       </c>
       <c r="C95" s="51"/>
       <c r="D95" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E95" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F95" s="43" t="s">
         <v>24</v>
       </c>
       <c r="G95" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="H95" s="39" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="I95"/>
     </row>
     <row r="96" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B96" s="34">
         <v>45636</v>
       </c>
       <c r="C96" s="51"/>
       <c r="D96" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E96" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F96" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G96" s="38" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H96" s="39" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="I96"/>
     </row>
     <row r="97" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B97" s="34">
         <v>45638</v>
       </c>
       <c r="C97" s="51"/>
       <c r="D97" s="36" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E97" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F97" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G97" s="38" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="H97" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I97"/>
     </row>
     <row r="98" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B98" s="34">
         <v>45643</v>
       </c>
       <c r="C98" s="51"/>
       <c r="D98" s="36" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E98" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F98" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G98" s="38" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H98" s="39" t="s">
         <v>20</v>
       </c>
       <c r="I98"/>
     </row>
     <row r="99" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B99" s="34">
         <v>45644</v>
       </c>
       <c r="C99" s="51"/>
       <c r="D99" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E99" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F99" s="43" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="38" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H99" s="39" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I99"/>
     </row>
     <row r="100" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B100" s="34">
         <v>45645</v>
       </c>
       <c r="C100" s="51"/>
       <c r="D100" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E100" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F100" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G100" s="38" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="H100" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I100"/>
     </row>
     <row r="101" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B101" s="34">
         <v>45646</v>
       </c>
       <c r="C101" s="51"/>
       <c r="D101" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E101" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G101" s="38" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H101" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I101"/>
     </row>
     <row r="102" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B102" s="34">
         <v>45649</v>
       </c>
       <c r="C102" s="51"/>
       <c r="D102" s="36" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E102" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F102" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="38" t="s">
+        <v>171</v>
+      </c>
+      <c r="H102" s="39" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="I102"/>
     </row>
     <row r="103" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B103" s="57">
         <v>45650</v>
       </c>
       <c r="C103" s="51"/>
       <c r="D103" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E103" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F103" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="38" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H103" s="39" t="s">
         <v>26</v>
       </c>
       <c r="I103"/>
     </row>
     <row r="104" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B104" s="34">
         <v>45652</v>
       </c>
       <c r="C104" s="51"/>
       <c r="D104" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E104" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F104" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="38" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H104" s="39" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="I104"/>
     </row>
     <row r="105" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B105" s="34">
         <v>45664</v>
       </c>
       <c r="C105" s="51"/>
       <c r="D105" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E105" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F105" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G105" s="38" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H105" s="39" t="s">
         <v>26</v>
       </c>
       <c r="I105"/>
     </row>
     <row r="106" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B106" s="34">
         <v>45665</v>
       </c>
       <c r="C106" s="51"/>
       <c r="D106" s="36" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E106" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F106" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="H106" s="39" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="I106"/>
     </row>
     <row r="107" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B107" s="34">
         <v>45666</v>
       </c>
       <c r="C107" s="51"/>
       <c r="D107" s="36" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E107" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F107" s="37" t="s">
         <v>18</v>
       </c>
       <c r="G107" s="38" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="H107" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I107"/>
     </row>
     <row r="108" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B108" s="34">
         <v>45667</v>
       </c>
       <c r="C108" s="51"/>
       <c r="D108" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E108" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F108" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G108" s="38" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H108" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I108"/>
     </row>
     <row r="109" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B109" s="58">
         <v>45671</v>
       </c>
       <c r="C109" s="54"/>
       <c r="D109" s="59" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E109" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F109" s="60" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="38" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="H109" s="61" t="s">
         <v>20</v>
       </c>
       <c r="I109"/>
     </row>
     <row r="110" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B110" s="34">
         <v>45678</v>
       </c>
       <c r="C110" s="51"/>
       <c r="D110" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E110" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F110" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G110" s="38" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H110" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I110"/>
     </row>
     <row r="111" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B111" s="34">
         <v>45679</v>
       </c>
       <c r="C111" s="51"/>
       <c r="D111" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E111" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F111" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G111" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="H111" s="39" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I111"/>
     </row>
     <row r="112" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B112" s="34">
         <v>45680</v>
       </c>
       <c r="C112" s="51"/>
       <c r="D112" s="36" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E112" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F112" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G112" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="H112" s="39" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="I112"/>
     </row>
     <row r="113" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B113" s="34">
         <v>45681</v>
       </c>
       <c r="C113" s="51"/>
       <c r="D113" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E113" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F113" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G113" s="38" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="H113" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I113"/>
     </row>
     <row r="114" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B114" s="34">
         <v>45685</v>
       </c>
       <c r="C114" s="51"/>
       <c r="D114" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E114" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F114" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G114" s="38" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H114" s="39" t="s">
         <v>26</v>
       </c>
       <c r="I114"/>
     </row>
     <row r="115" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B115" s="34">
         <v>45688</v>
       </c>
       <c r="C115" s="51"/>
       <c r="D115" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E115" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F115" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G115" s="38" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="H115" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I115"/>
     </row>
     <row r="116" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B116" s="34">
         <v>45691</v>
       </c>
       <c r="C116" s="51"/>
       <c r="D116" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E116" s="62" t="s">
         <v>21</v>
       </c>
       <c r="F116" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G116" s="38" t="s">
         <v>22</v>
       </c>
       <c r="H116" s="39" t="s">
         <v>23</v>
       </c>
       <c r="I116"/>
     </row>
     <row r="117" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B117" s="34">
         <v>45692</v>
       </c>
       <c r="C117" s="51"/>
       <c r="D117" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E117" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F117" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G117" s="38" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H117" s="39" t="s">
         <v>26</v>
       </c>
       <c r="I117"/>
     </row>
     <row r="118" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B118" s="34">
         <v>45693</v>
       </c>
       <c r="C118" s="51"/>
       <c r="D118" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E118" s="37" t="s">
         <v>21</v>
       </c>
       <c r="F118" s="43" t="s">
         <v>24</v>
       </c>
       <c r="G118" s="38" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="H118" s="39" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I118"/>
     </row>
     <row r="119" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B119" s="34">
         <v>45700</v>
       </c>
       <c r="C119" s="51"/>
       <c r="D119" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E119" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F119" s="43" t="s">
         <v>18</v>
       </c>
       <c r="G119" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="H119" s="39" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="I119"/>
     </row>
     <row r="120" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B120" s="34">
         <v>45701</v>
       </c>
       <c r="C120" s="51"/>
       <c r="D120" s="36" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E120" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F120" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G120" s="63" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="H120" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I120"/>
     </row>
     <row r="121" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B121" s="34">
         <v>45702</v>
       </c>
       <c r="C121" s="51"/>
       <c r="D121" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E121" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F121" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G121" s="38" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="H121" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I121"/>
     </row>
     <row r="122" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B122" s="58">
         <v>45705</v>
       </c>
       <c r="C122" s="54"/>
       <c r="D122" s="59" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E122" s="60" t="s">
         <v>21</v>
       </c>
       <c r="F122" s="60" t="s">
         <v>24</v>
       </c>
       <c r="G122" s="64" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="H122" s="61" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I122"/>
     </row>
     <row r="123" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B123" s="34">
         <v>45706</v>
       </c>
       <c r="C123" s="51"/>
       <c r="D123" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E123" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F123" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G123" s="38" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H123" s="39" t="s">
         <v>26</v>
       </c>
       <c r="I123"/>
     </row>
     <row r="124" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B124" s="58">
         <v>45707</v>
       </c>
       <c r="C124" s="54"/>
       <c r="D124" s="59" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E124" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F124" s="60" t="s">
         <v>14</v>
       </c>
       <c r="G124" s="64" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H124" s="61" t="s">
         <v>20</v>
       </c>
       <c r="I124"/>
     </row>
     <row r="125" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B125" s="34">
         <v>45708</v>
       </c>
       <c r="C125" s="51"/>
       <c r="D125" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E125" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F125" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G125" s="38" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H125" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I125"/>
     </row>
     <row r="126" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B126" s="34">
         <v>45709</v>
       </c>
       <c r="C126" s="51"/>
       <c r="D126" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E126" s="62" t="s">
         <v>21</v>
       </c>
       <c r="F126" s="62" t="s">
         <v>14</v>
       </c>
       <c r="G126" s="38" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H126" s="39" t="s">
         <v>23</v>
       </c>
       <c r="I126"/>
     </row>
     <row r="127" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B127" s="55">
         <v>45714</v>
       </c>
       <c r="C127" s="56" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D127" s="36" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E127" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F127" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G127" s="38" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="H127" s="39" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="I127"/>
     </row>
     <row r="128" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B128" s="34">
         <v>45716</v>
       </c>
       <c r="C128" s="51"/>
       <c r="D128" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E128" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F128" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G128" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="H128" s="39" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="I128"/>
     </row>
     <row r="129" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B129" s="58">
         <v>45720</v>
       </c>
       <c r="C129" s="54"/>
       <c r="D129" s="59" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E129" s="60" t="s">
         <v>21</v>
       </c>
       <c r="F129" s="60" t="s">
         <v>24</v>
       </c>
       <c r="G129" s="38" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="H129" s="61" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="I129"/>
     </row>
     <row r="130" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B130" s="58">
         <v>45721</v>
       </c>
       <c r="C130" s="54"/>
       <c r="D130" s="59" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E130" s="60" t="s">
         <v>17</v>
       </c>
       <c r="F130" s="60" t="s">
         <v>14</v>
       </c>
       <c r="G130" s="38" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="H130" s="61" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="I130"/>
     </row>
     <row r="131" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B131" s="34">
         <v>45722</v>
       </c>
       <c r="C131" s="51"/>
       <c r="D131" s="36" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E131" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F131" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G131" s="38" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H131" s="39" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I131"/>
     </row>
     <row r="132" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B132" s="34">
         <v>45727</v>
       </c>
       <c r="C132" s="51"/>
       <c r="D132" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E132" s="37" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F132" s="37" t="s">
         <v>27</v>
       </c>
       <c r="G132" s="38" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H132" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I132"/>
     </row>
     <row r="133" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B133" s="58">
         <v>45729</v>
       </c>
       <c r="C133" s="51"/>
       <c r="D133" s="59" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E133" s="60" t="s">
         <v>21</v>
       </c>
       <c r="F133" s="60" t="s">
         <v>24</v>
       </c>
       <c r="G133" s="64" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="H133" s="61" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="I133"/>
     </row>
     <row r="134" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B134" s="34">
         <v>45730</v>
       </c>
       <c r="C134" s="51"/>
       <c r="D134" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E134" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F134" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G134" s="38" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H134" s="39" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I134"/>
     </row>
     <row r="135" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B135" s="34">
         <v>45734</v>
       </c>
       <c r="C135" s="51"/>
       <c r="D135" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E135" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F135" s="37" t="s">
         <v>24</v>
       </c>
       <c r="G135" s="38" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="H135" s="39" t="s">
         <v>26</v>
       </c>
       <c r="I135"/>
     </row>
     <row r="136" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B136" s="34">
         <v>45742</v>
       </c>
       <c r="C136" s="51"/>
       <c r="D136" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E136" s="37" t="s">
         <v>17</v>
       </c>
       <c r="F136" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="H136" s="39" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I136"/>
     </row>
     <row r="137" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B137" s="65">
         <v>45744</v>
       </c>
       <c r="C137" s="66"/>
       <c r="D137" s="67" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E137" s="68" t="s">
         <v>21</v>
       </c>
       <c r="F137" s="68" t="s">
         <v>14</v>
       </c>
       <c r="G137" s="38" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H137" s="69" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I137"/>
     </row>
     <row r="138" spans="2:9" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B138" s="70"/>
       <c r="C138" s="71"/>
       <c r="D138" s="72"/>
       <c r="E138" s="73"/>
       <c r="F138" s="73"/>
       <c r="G138" s="74"/>
       <c r="H138" s="75"/>
       <c r="I138"/>
     </row>
     <row r="139" spans="2:9" ht="27" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B139" s="70" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C139" s="71"/>
       <c r="D139" s="76"/>
       <c r="G139" s="77"/>
       <c r="H139" s="78"/>
       <c r="I139"/>
     </row>
     <row r="140" spans="2:9" ht="56.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B140" s="79"/>
       <c r="C140" s="24">
         <v>45386</v>
       </c>
-      <c r="D140" s="296" t="s">
-[...5 lines deleted...]
-      <c r="H140" s="295"/>
+      <c r="D140" s="312" t="s">
+        <v>247</v>
+      </c>
+      <c r="E140" s="311"/>
+      <c r="F140" s="311"/>
+      <c r="G140" s="311"/>
+      <c r="H140" s="311"/>
     </row>
     <row r="141" spans="2:9" ht="60.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B141" s="79"/>
       <c r="C141" s="24">
         <v>45400</v>
       </c>
-      <c r="D141" s="294" t="s">
-[...5 lines deleted...]
-      <c r="H141" s="295"/>
+      <c r="D141" s="310" t="s">
+        <v>248</v>
+      </c>
+      <c r="E141" s="311"/>
+      <c r="F141" s="311"/>
+      <c r="G141" s="311"/>
+      <c r="H141" s="311"/>
     </row>
     <row r="142" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B142" s="79"/>
       <c r="C142" s="24">
         <v>45443</v>
       </c>
-      <c r="D142" s="294" t="s">
-[...5 lines deleted...]
-      <c r="H142" s="295"/>
+      <c r="D142" s="310" t="s">
+        <v>249</v>
+      </c>
+      <c r="E142" s="311"/>
+      <c r="F142" s="311"/>
+      <c r="G142" s="311"/>
+      <c r="H142" s="311"/>
     </row>
     <row r="143" spans="2:9" ht="19.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B143" s="79"/>
       <c r="C143" s="24">
         <v>45447</v>
       </c>
-      <c r="D143" s="294" t="s">
-[...5 lines deleted...]
-      <c r="H143" s="295"/>
+      <c r="D143" s="310" t="s">
+        <v>250</v>
+      </c>
+      <c r="E143" s="311"/>
+      <c r="F143" s="311"/>
+      <c r="G143" s="311"/>
+      <c r="H143" s="311"/>
     </row>
     <row r="144" spans="2:9" ht="70.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B144" s="79"/>
       <c r="C144" s="24">
         <v>45461</v>
       </c>
-      <c r="D144" s="294" t="s">
-[...5 lines deleted...]
-      <c r="H144" s="295"/>
+      <c r="D144" s="310" t="s">
+        <v>251</v>
+      </c>
+      <c r="E144" s="311"/>
+      <c r="F144" s="311"/>
+      <c r="G144" s="311"/>
+      <c r="H144" s="311"/>
     </row>
     <row r="145" spans="2:8" ht="54" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B145" s="79"/>
       <c r="C145" s="24">
         <v>45463</v>
       </c>
-      <c r="D145" s="294" t="s">
-[...5 lines deleted...]
-      <c r="H145" s="295"/>
+      <c r="D145" s="310" t="s">
+        <v>252</v>
+      </c>
+      <c r="E145" s="311"/>
+      <c r="F145" s="311"/>
+      <c r="G145" s="311"/>
+      <c r="H145" s="311"/>
     </row>
     <row r="146" spans="2:8" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C146" s="80">
         <v>45468</v>
       </c>
-      <c r="D146" s="296" t="s">
-[...5 lines deleted...]
-      <c r="H146" s="295"/>
+      <c r="D146" s="312" t="s">
+        <v>253</v>
+      </c>
+      <c r="E146" s="311"/>
+      <c r="F146" s="311"/>
+      <c r="G146" s="311"/>
+      <c r="H146" s="311"/>
     </row>
     <row r="147" spans="2:8" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C147" s="31">
         <v>45477</v>
       </c>
-      <c r="D147" s="292" t="s">
-[...5 lines deleted...]
-      <c r="H147" s="293"/>
+      <c r="D147" s="308" t="s">
+        <v>254</v>
+      </c>
+      <c r="E147" s="309"/>
+      <c r="F147" s="309"/>
+      <c r="G147" s="309"/>
+      <c r="H147" s="309"/>
     </row>
     <row r="148" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C148" s="31">
         <v>45502</v>
       </c>
-      <c r="D148" s="289" t="s">
-[...5 lines deleted...]
-      <c r="H148" s="290"/>
+      <c r="D148" s="305" t="s">
+        <v>255</v>
+      </c>
+      <c r="E148" s="306"/>
+      <c r="F148" s="306"/>
+      <c r="G148" s="307"/>
+      <c r="H148" s="306"/>
     </row>
     <row r="149" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C149" s="31">
         <v>45537</v>
       </c>
-      <c r="D149" s="292" t="s">
-[...5 lines deleted...]
-      <c r="H149" s="293"/>
+      <c r="D149" s="308" t="s">
+        <v>256</v>
+      </c>
+      <c r="E149" s="309"/>
+      <c r="F149" s="309"/>
+      <c r="G149" s="309"/>
+      <c r="H149" s="309"/>
     </row>
     <row r="150" spans="2:8" ht="55.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C150" s="31">
         <v>45537</v>
       </c>
-      <c r="D150" s="289" t="s">
-[...5 lines deleted...]
-      <c r="H150" s="290"/>
+      <c r="D150" s="305" t="s">
+        <v>257</v>
+      </c>
+      <c r="E150" s="306"/>
+      <c r="F150" s="306"/>
+      <c r="G150" s="307"/>
+      <c r="H150" s="306"/>
     </row>
     <row r="151" spans="2:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C151" s="31">
         <v>45559</v>
       </c>
-      <c r="D151" s="289" t="s">
-[...5 lines deleted...]
-      <c r="H151" s="290"/>
+      <c r="D151" s="305" t="s">
+        <v>258</v>
+      </c>
+      <c r="E151" s="306"/>
+      <c r="F151" s="306"/>
+      <c r="G151" s="307"/>
+      <c r="H151" s="306"/>
     </row>
   </sheetData>
   <autoFilter ref="B7:H137" xr:uid="{00000000-0009-0000-0000-000002000000}">
     <filterColumn colId="0" showButton="0"/>
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B9:H139">
       <sortCondition ref="B9:B139"/>
     </sortState>
   </autoFilter>
   <mergeCells count="16">
     <mergeCell ref="D151:H151"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="D146:H146"/>
     <mergeCell ref="D148:H148"/>
     <mergeCell ref="D140:H140"/>
     <mergeCell ref="D141:H141"/>
     <mergeCell ref="D149:H149"/>
     <mergeCell ref="D145:H145"/>
     <mergeCell ref="D150:H150"/>
     <mergeCell ref="D144:H144"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D147:H147"/>
     <mergeCell ref="D143:H143"/>
     <mergeCell ref="D142:H142"/>
@@ -14873,2237 +15140,2237 @@
     <col min="6" max="6" width="14.69921875" style="4" customWidth="1"/>
     <col min="7" max="7" width="80.69921875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8" style="2" customWidth="1"/>
     <col min="10" max="16384" width="8" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.45">
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>45317</v>
       </c>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3"/>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.45">
-      <c r="B4" s="298" t="s">
+      <c r="B4" s="314" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="21">
         <v>45317</v>
       </c>
       <c r="D4" s="22" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="22"/>
       <c r="H4" s="23"/>
     </row>
     <row r="5" spans="2:8" x14ac:dyDescent="0.45">
-      <c r="B5" s="299"/>
+      <c r="B5" s="315"/>
       <c r="C5" s="3">
         <v>45258</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="47.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B6" s="299"/>
+      <c r="B6" s="315"/>
       <c r="C6" s="24">
         <v>45251</v>
       </c>
-      <c r="D6" s="294" t="s">
-[...5 lines deleted...]
-      <c r="H6" s="295"/>
+      <c r="D6" s="310" t="s">
+        <v>261</v>
+      </c>
+      <c r="E6" s="311"/>
+      <c r="F6" s="311"/>
+      <c r="G6" s="311"/>
+      <c r="H6" s="311"/>
     </row>
     <row r="7" spans="2:8" ht="129" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="299"/>
+      <c r="B7" s="315"/>
       <c r="C7" s="24">
         <v>45196</v>
       </c>
-      <c r="D7" s="294" t="s">
-[...5 lines deleted...]
-      <c r="H7" s="295"/>
+      <c r="D7" s="310" t="s">
+        <v>262</v>
+      </c>
+      <c r="E7" s="311"/>
+      <c r="F7" s="311"/>
+      <c r="G7" s="311"/>
+      <c r="H7" s="311"/>
     </row>
     <row r="8" spans="2:8" ht="18" x14ac:dyDescent="0.45">
-      <c r="B8" s="300"/>
+      <c r="B8" s="316"/>
       <c r="C8" s="24">
         <v>45183</v>
       </c>
-      <c r="D8" s="297" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="295"/>
+      <c r="D8" s="313" t="s">
+        <v>263</v>
+      </c>
+      <c r="E8" s="311"/>
+      <c r="F8" s="311"/>
+      <c r="G8" s="311"/>
+      <c r="H8" s="311"/>
     </row>
     <row r="9" spans="2:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="2:8" s="6" customFormat="1" ht="18" x14ac:dyDescent="0.45">
-      <c r="B10" s="301" t="s">
+      <c r="B10" s="317" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="287"/>
+      <c r="C10" s="303"/>
       <c r="D10" s="5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B11" s="7">
         <v>45034</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B12" s="7">
         <v>45037</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="11" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="H12" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B13" s="7">
         <v>45037</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G13" s="11" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H13" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B14" s="7">
         <v>45041</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="11" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H14" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B15" s="7">
         <v>45043</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E15" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="H15" s="12" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="16" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B16" s="7">
         <v>45044</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G16" s="11" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="H16" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B17" s="7">
         <v>45055</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B18" s="7">
         <v>45058</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E18" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G18" s="11" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="H18" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B19" s="7">
         <v>45062</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G19" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="H19" s="12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B20" s="7">
         <v>45071</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="H20" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B21" s="7">
         <v>45072</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H21" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B22" s="7">
         <v>45076</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E22" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G22" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H22" s="12" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B23" s="7">
         <v>45078</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G23" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23" s="12" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B24" s="7">
         <v>45083</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="H24" s="12" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B25" s="7">
         <v>45083</v>
       </c>
       <c r="C25" s="25">
         <v>45084</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G25" s="11" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H25" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B26" s="7">
         <v>45085</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="11" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="H26" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B27" s="7">
         <v>45090</v>
       </c>
       <c r="C27" s="8"/>
       <c r="D27" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E27" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H27" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B28" s="7">
         <v>45092</v>
       </c>
       <c r="C28" s="8"/>
       <c r="D28" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G28" s="11" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H28" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B29" s="7">
         <v>45093</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G29" s="11" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="H29" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B30" s="7">
         <v>45097</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G30" s="11" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B31" s="7">
         <v>45099</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E31" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="11" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="H31" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B32" s="7">
         <v>45100</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="H32" s="12" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B33" s="7">
         <v>45104</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G33" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="H33" s="12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="34" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B34" s="7">
         <v>45106</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="11" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H34" s="12" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="35" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B35" s="7">
         <v>45111</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="11" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B36" s="7">
         <v>45112</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="9" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E36" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G36" s="11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B37" s="7">
         <v>45114</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="11" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="H37" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="38" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B38" s="7">
         <v>45118</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="11" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H38" s="12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B39" s="7">
         <v>45125</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G39" s="11" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H39" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B40" s="7">
         <v>45127</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E40" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G40" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H40" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="41" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B41" s="7">
         <v>45128</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G41" s="11" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H41" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="42" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B42" s="7">
         <v>45132</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="9" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="H42" s="12" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="43" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B43" s="7">
         <v>45139</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G43" s="11" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H43" s="12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="44" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B44" s="7">
         <v>45141</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G44" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="H44" s="12" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="45" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B45" s="7">
         <v>45146</v>
       </c>
       <c r="C45" s="8"/>
       <c r="D45" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G45" s="11" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H45" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="46" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B46" s="7">
         <v>45160</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E46" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G46" s="11" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="H46" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="47" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B47" s="7">
         <v>45163</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G47" s="11" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="H47" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B48" s="7">
         <v>45167</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="9" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="H48" s="12" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="49" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B49" s="7">
         <v>45168</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="9" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="11" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="H49" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="50" spans="2:8" ht="32.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B50" s="7">
         <v>45169</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="26" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="H50" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="51" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B51" s="7">
         <v>45170</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G51" s="11" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H51" s="12" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="52" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B52" s="7">
         <v>45174</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="11" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H52" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B53" s="7">
         <v>45176</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G53" s="11" t="s">
         <v>22</v>
       </c>
       <c r="H53" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="54" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B54" s="7">
         <v>45183</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G54" s="11" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="H54" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B55" s="7">
         <v>45184</v>
       </c>
       <c r="C55" s="8"/>
       <c r="D55" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G55" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H55" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="56" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B56" s="7">
         <v>45188</v>
       </c>
       <c r="C56" s="8"/>
       <c r="D56" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G56" s="11" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="H56" s="12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B57" s="7">
         <v>45190</v>
       </c>
       <c r="C57" s="8"/>
       <c r="D57" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E57" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G57" s="11" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="H57" s="12" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="58" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B58" s="7">
         <v>45195</v>
       </c>
       <c r="C58" s="8"/>
       <c r="D58" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G58" s="11" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="H58" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B59" s="7">
         <v>45197</v>
       </c>
       <c r="C59" s="8"/>
       <c r="D59" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="11" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="H59" s="12" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B60" s="7">
         <v>45198</v>
       </c>
       <c r="C60" s="8"/>
       <c r="D60" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="H60" s="12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="61" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B61" s="7">
         <v>45202</v>
       </c>
       <c r="C61" s="8"/>
       <c r="D61" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H61" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B62" s="7">
         <v>45205</v>
       </c>
       <c r="C62" s="8"/>
       <c r="D62" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G62" s="11" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H62" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="63" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B63" s="7">
         <v>45211</v>
       </c>
       <c r="C63" s="8"/>
       <c r="D63" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G63" s="11" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H63" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B64" s="7">
         <v>45212</v>
       </c>
       <c r="C64" s="8"/>
       <c r="D64" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G64" s="11" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="H64" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="65" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B65" s="7">
         <v>45216</v>
       </c>
       <c r="C65" s="8"/>
       <c r="D65" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="11" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="H65" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B66" s="7">
         <v>45232</v>
       </c>
       <c r="C66" s="8"/>
       <c r="D66" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E66" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="11" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="H66" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="67" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B67" s="7">
         <v>45237</v>
       </c>
       <c r="C67" s="8"/>
       <c r="D67" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E67" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F67" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="11" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="H67" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B68" s="7">
         <v>45239</v>
       </c>
       <c r="C68" s="8"/>
       <c r="D68" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E68" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G68" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="H68" s="12" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="69" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B69" s="7">
         <v>45240</v>
       </c>
       <c r="C69" s="8"/>
       <c r="D69" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E69" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G69" s="11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H69" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B70" s="7">
         <v>45244</v>
       </c>
       <c r="C70" s="25">
         <v>45245</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G70" s="11" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H70" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="71" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B71" s="7">
         <v>45246</v>
       </c>
       <c r="C71" s="25"/>
       <c r="D71" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="H71" s="12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="72" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B72" s="7">
         <v>45247</v>
       </c>
       <c r="C72" s="8"/>
       <c r="D72" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G72" s="11" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H72" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B73" s="7">
         <v>45250</v>
       </c>
       <c r="C73" s="8"/>
       <c r="D73" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="H73" s="12" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="74" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B74" s="7">
         <v>45251</v>
       </c>
       <c r="C74" s="8"/>
       <c r="D74" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F74" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="11" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="H74" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B75" s="7">
         <v>45265</v>
       </c>
       <c r="C75" s="8"/>
       <c r="D75" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="11" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H75" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B76" s="7">
         <v>45267</v>
       </c>
       <c r="C76" s="8"/>
       <c r="D76" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E76" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F76" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G76" s="11" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="H76" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="77" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B77" s="7">
         <v>45271</v>
       </c>
       <c r="C77" s="8"/>
       <c r="D77" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E77" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G77" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="H77" s="12" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="78" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B78" s="7">
         <v>45273</v>
       </c>
       <c r="C78" s="8"/>
       <c r="D78" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G78" s="11" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H78" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="79" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B79" s="7">
         <v>45274</v>
       </c>
       <c r="C79" s="8"/>
       <c r="D79" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F79" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G79" s="11" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="H79" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="80" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B80" s="7">
         <v>45275</v>
       </c>
       <c r="C80" s="8"/>
       <c r="D80" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F80" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G80" s="11" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H80" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="81" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B81" s="7">
         <v>45280</v>
       </c>
       <c r="C81" s="8"/>
       <c r="D81" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G81" s="11" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H81" s="12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="82" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B82" s="7">
         <v>45282</v>
       </c>
       <c r="C82" s="8"/>
       <c r="D82" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F82" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G82" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H82" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="83" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B83" s="7">
         <v>45285</v>
       </c>
       <c r="C83" s="8"/>
       <c r="D83" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="11" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H83" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="84" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B84" s="7">
         <v>45302</v>
       </c>
       <c r="C84" s="8"/>
       <c r="D84" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F84" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="H84" s="12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="85" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B85" s="7">
         <v>45303</v>
       </c>
       <c r="C85" s="8"/>
       <c r="D85" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E85" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G85" s="11" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="H85" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="86" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B86" s="7">
         <v>45307</v>
       </c>
       <c r="C86" s="8"/>
       <c r="D86" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="11" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="H86" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="87" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B87" s="7">
         <v>45308</v>
       </c>
       <c r="C87" s="8"/>
       <c r="D87" s="9" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F87" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G87" s="11" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H87" s="12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="88" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B88" s="7">
         <v>45309</v>
       </c>
       <c r="C88" s="8"/>
       <c r="D88" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F88" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G88" s="11" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="H88" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="89" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B89" s="7">
         <v>45310</v>
       </c>
       <c r="C89" s="8"/>
       <c r="D89" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G89" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H89" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="90" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B90" s="7">
         <v>45314</v>
       </c>
       <c r="C90" s="8"/>
       <c r="D90" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G90" s="11" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="H90" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B91" s="7">
         <v>45316</v>
       </c>
       <c r="C91" s="8"/>
       <c r="D91" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F91" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G91" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="H91" s="12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="92" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B92" s="7">
         <v>45317</v>
       </c>
       <c r="C92" s="8"/>
       <c r="D92" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F92" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="H92" s="12" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="93" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B93" s="7">
         <v>45321</v>
       </c>
       <c r="C93" s="8"/>
       <c r="D93" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G93" s="11" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="H93" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="94" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B94" s="7">
         <v>45322</v>
       </c>
       <c r="C94" s="8"/>
       <c r="D94" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F94" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G94" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="H94" s="12" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="95" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B95" s="7">
         <v>45324</v>
       </c>
       <c r="C95" s="8"/>
       <c r="D95" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E95" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F95" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G95" s="11" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="H95" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="96" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B96" s="7">
         <v>45328</v>
       </c>
       <c r="C96" s="8"/>
       <c r="D96" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G96" s="11" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="H96" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B97" s="7">
         <v>45335</v>
       </c>
       <c r="C97" s="8"/>
       <c r="D97" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G97" s="11" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H97" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="98" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B98" s="7">
         <v>45338</v>
       </c>
       <c r="C98" s="8"/>
       <c r="D98" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G98" s="11" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="H98" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="99" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B99" s="7">
         <v>45343</v>
       </c>
       <c r="C99" s="8"/>
       <c r="D99" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="11" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="H99" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="100" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B100" s="7">
         <v>45343</v>
       </c>
       <c r="C100" s="25">
         <v>45344</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F100" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G100" s="11" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="H100" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="101" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B101" s="7">
         <v>45348</v>
       </c>
       <c r="C101" s="8"/>
       <c r="D101" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E101" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F101" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G101" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="H101" s="12" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="102" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B102" s="7">
         <v>45349</v>
       </c>
       <c r="C102" s="8"/>
       <c r="D102" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F102" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G102" s="11" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="H102" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="103" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B103" s="7">
         <v>45352</v>
       </c>
       <c r="C103" s="8"/>
       <c r="D103" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F103" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G103" s="11" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="H103" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="104" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B104" s="7">
         <v>45355</v>
       </c>
       <c r="C104" s="8"/>
       <c r="D104" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F104" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G104" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="H104" s="12" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="105" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B105" s="7">
         <v>45358</v>
       </c>
       <c r="C105" s="8"/>
       <c r="D105" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E105" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F105" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G105" s="11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H105" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B106" s="7">
         <v>45363</v>
       </c>
       <c r="C106" s="8"/>
       <c r="D106" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F106" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="11" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H106" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="107" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B107" s="7">
         <v>45366</v>
       </c>
       <c r="C107" s="8"/>
       <c r="D107" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F107" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G107" s="11" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H107" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="108" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B108" s="7">
         <v>45372</v>
       </c>
       <c r="C108" s="8"/>
       <c r="D108" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F108" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G108" s="11" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="H108" s="12" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="109" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B109" s="7">
         <v>45373</v>
       </c>
       <c r="C109" s="8"/>
       <c r="D109" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F109" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G109" s="11" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="H109" s="12" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="110" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B110" s="7">
         <v>45379</v>
       </c>
       <c r="C110" s="8"/>
       <c r="D110" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F110" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G110" s="11" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="H110" s="12" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:H110" xr:uid="{00000000-0009-0000-0000-000003000000}"/>
   <mergeCells count="5">
     <mergeCell ref="D7:H7"/>
     <mergeCell ref="D8:H8"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="B4:B8"/>
     <mergeCell ref="B10:C10"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="B1:H101"/>
   <sheetViews>
     <sheetView topLeftCell="A12" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
@@ -17113,2196 +17380,2196 @@
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="17.399999999999999" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="2" customWidth="1"/>
     <col min="2" max="2" width="19.19921875" style="2" customWidth="1"/>
     <col min="3" max="4" width="13.8984375" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.09765625" style="4" customWidth="1"/>
     <col min="6" max="6" width="16.8984375" style="4" customWidth="1"/>
     <col min="7" max="7" width="77.3984375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" style="4" customWidth="1"/>
     <col min="9" max="9" width="8" style="2" customWidth="1"/>
     <col min="10" max="16384" width="8" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.45">
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="2:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>44970</v>
       </c>
     </row>
     <row r="3" spans="2:8" s="6" customFormat="1" ht="18" x14ac:dyDescent="0.45">
-      <c r="B3" s="301" t="s">
+      <c r="B3" s="317" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="287"/>
+      <c r="C3" s="303"/>
       <c r="D3" s="5" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B4" s="7">
         <v>44656</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="11" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="H4" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B5" s="7">
         <v>44658</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="11" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B6" s="7">
         <v>44663</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G6" s="11" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B7" s="7">
         <v>44670</v>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E7" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="11" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="H7" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B8" s="7">
         <v>44672</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H8" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B9" s="7">
         <v>44673</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="11" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H9" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B10" s="7">
         <v>44677</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="11" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="H10" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B11" s="7">
         <v>44690</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="11" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="H11" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B12" s="7">
         <v>44691</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="11" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B13" s="7">
         <v>44694</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H13" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B14" s="7">
         <v>44698</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E14" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G14" s="11" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H14" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B15" s="7">
         <v>44704</v>
       </c>
       <c r="C15" s="8"/>
       <c r="D15" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="11" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="H15" s="12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B16" s="7">
         <v>44705</v>
       </c>
       <c r="C16" s="8"/>
       <c r="D16" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="11" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="H16" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B17" s="7">
         <v>44708</v>
       </c>
       <c r="C17" s="8"/>
       <c r="D17" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="11" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="H17" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B18" s="7">
         <v>44712</v>
       </c>
       <c r="C18" s="8"/>
       <c r="D18" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H18" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B19" s="7">
         <v>44719</v>
       </c>
       <c r="C19" s="8"/>
       <c r="D19" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="11" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="H19" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B20" s="7">
         <v>44720</v>
       </c>
       <c r="C20" s="8"/>
       <c r="D20" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="H20" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B21" s="7">
         <v>44722</v>
       </c>
       <c r="C21" s="8"/>
       <c r="D21" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G21" s="11" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="H21" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B22" s="7">
         <v>44726</v>
       </c>
       <c r="C22" s="8"/>
       <c r="D22" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E22" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G22" s="11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B23" s="7">
         <v>44728</v>
       </c>
       <c r="C23" s="8"/>
       <c r="D23" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E23" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="11" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="H23" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B24" s="7">
         <v>44729</v>
       </c>
       <c r="C24" s="8"/>
       <c r="D24" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G24" s="11" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="H24" s="12" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B25" s="7">
         <v>44733</v>
       </c>
       <c r="C25" s="8"/>
       <c r="D25" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="11" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="H25" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B26" s="7">
         <v>44734</v>
       </c>
       <c r="C26" s="8"/>
       <c r="D26" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E26" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F26" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="11" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="H26" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B27" s="7">
         <v>44735</v>
       </c>
       <c r="C27" s="13"/>
       <c r="D27" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E27" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F27" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G27" s="11" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="H27" s="12" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B28" s="7">
         <v>44736</v>
       </c>
       <c r="C28" s="13"/>
       <c r="D28" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E28" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F28" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G28" s="11" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H28" s="12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B29" s="7">
         <v>44740</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E29" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G29" s="11" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B30" s="7">
         <v>44742</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E30" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G30" s="11" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H30" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="31" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B31" s="7">
         <v>44747</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E31" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="11" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="H31" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="32" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B32" s="7">
         <v>44750</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E32" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="11" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H32" s="12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="33" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B33" s="7">
         <v>44753</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E33" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G33" s="11" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H33" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="34" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B34" s="7">
         <v>44754</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E34" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F34" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G34" s="11" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="H34" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B35" s="7">
         <v>44761</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E35" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="11" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B36" s="7">
         <v>44764</v>
       </c>
       <c r="C36" s="8"/>
       <c r="D36" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E36" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F36" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="H36" s="12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="37" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B37" s="7">
         <v>44770</v>
       </c>
       <c r="C37" s="8"/>
       <c r="D37" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E37" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F37" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G37" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H37" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="38" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B38" s="7">
         <v>44771</v>
       </c>
       <c r="C38" s="8"/>
       <c r="D38" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E38" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F38" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G38" s="11" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="H38" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B39" s="7">
         <v>44778</v>
       </c>
       <c r="C39" s="8"/>
       <c r="D39" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E39" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G39" s="11" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H39" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B40" s="7">
         <v>44792</v>
       </c>
       <c r="C40" s="8"/>
       <c r="D40" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E40" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F40" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G40" s="11" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="H40" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="41" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B41" s="7">
         <v>44796</v>
       </c>
       <c r="C41" s="8"/>
       <c r="D41" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G41" s="11" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H41" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B42" s="7">
         <v>44798</v>
       </c>
       <c r="C42" s="8"/>
       <c r="D42" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E42" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="11" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="H42" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B43" s="7">
         <v>44799</v>
       </c>
       <c r="C43" s="8"/>
       <c r="D43" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E43" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G43" s="11" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H43" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B44" s="7">
         <v>44803</v>
       </c>
       <c r="C44" s="8"/>
       <c r="D44" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E44" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="H44" s="12" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="45" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B45" s="7">
         <v>44806</v>
       </c>
       <c r="C45" s="8"/>
       <c r="D45" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E45" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F45" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G45" s="11" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="H45" s="12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="46" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B46" s="7">
         <v>44810</v>
       </c>
       <c r="C46" s="8"/>
       <c r="D46" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E46" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F46" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G46" s="11" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H46" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="47" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B47" s="7">
         <v>44813</v>
       </c>
       <c r="C47" s="8"/>
       <c r="D47" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E47" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G47" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H47" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B48" s="7">
         <v>44817</v>
       </c>
       <c r="C48" s="8"/>
       <c r="D48" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E48" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F48" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="11" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H48" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B49" s="7">
         <v>44819</v>
       </c>
       <c r="C49" s="8"/>
       <c r="D49" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E49" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F49" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="H49" s="12" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="50" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B50" s="7">
         <v>44820</v>
       </c>
       <c r="C50" s="8"/>
       <c r="D50" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E50" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F50" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="11" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="H50" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B51" s="7">
         <v>44824</v>
       </c>
       <c r="C51" s="8"/>
       <c r="D51" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E51" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F51" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="11" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="H51" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="52" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B52" s="7">
         <v>44831</v>
       </c>
       <c r="C52" s="8"/>
       <c r="D52" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G52" s="11" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="H52" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B53" s="7">
         <v>44833</v>
       </c>
       <c r="C53" s="8"/>
       <c r="D53" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E53" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F53" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G53" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="H53" s="12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="54" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B54" s="7">
         <v>44834</v>
       </c>
       <c r="C54" s="8"/>
       <c r="D54" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E54" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="11" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H54" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B55" s="7">
         <v>44838</v>
       </c>
       <c r="C55" s="14"/>
       <c r="D55" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E55" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G55" s="11" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="H55" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="56" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B56" s="7">
         <v>44841</v>
       </c>
       <c r="C56" s="14"/>
       <c r="D56" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E56" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F56" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G56" s="11" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="H56" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="57" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B57" s="7">
         <v>44847</v>
       </c>
       <c r="C57" s="14"/>
       <c r="D57" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E57" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F57" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G57" s="11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H57" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B58" s="7">
         <v>44848</v>
       </c>
       <c r="C58" s="14"/>
       <c r="D58" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E58" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F58" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G58" s="11" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="H58" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B59" s="7">
         <v>44852</v>
       </c>
       <c r="C59" s="14"/>
       <c r="D59" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E59" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="11" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="H59" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B60" s="7">
         <v>44855</v>
       </c>
       <c r="C60" s="14"/>
       <c r="D60" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E60" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G60" s="11" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="H60" s="12" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="61" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B61" s="7">
         <v>44859</v>
       </c>
       <c r="C61" s="14"/>
       <c r="D61" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E61" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G61" s="11" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="H61" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="62" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B62" s="7">
         <v>44873</v>
       </c>
       <c r="C62" s="14"/>
       <c r="D62" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E62" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G62" s="11" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="H62" s="12" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="63" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B63" s="7">
         <v>44875</v>
       </c>
       <c r="C63" s="14"/>
       <c r="D63" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E63" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G63" s="11" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="H63" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="64" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B64" s="7">
         <v>44876</v>
       </c>
       <c r="C64" s="14"/>
       <c r="D64" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E64" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G64" s="11" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H64" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="65" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B65" s="7">
         <v>44880</v>
       </c>
       <c r="C65" s="14"/>
       <c r="D65" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E65" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="11" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H65" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B66" s="7">
         <v>44882</v>
       </c>
       <c r="C66" s="14"/>
       <c r="D66" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E66" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G66" s="11" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="H66" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="67" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B67" s="7">
         <v>44882</v>
       </c>
       <c r="C67" s="14"/>
       <c r="D67" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F67" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" s="11" t="s">
         <v>303</v>
       </c>
-      <c r="E67" s="10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H67" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="68" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B68" s="7">
         <v>44889</v>
       </c>
       <c r="C68" s="14"/>
       <c r="D68" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E68" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F68" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G68" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="H68" s="12" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="69" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B69" s="7">
         <v>44896</v>
       </c>
       <c r="C69" s="14"/>
       <c r="D69" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E69" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G69" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="H69" s="12" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="70" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B70" s="7">
         <v>44901</v>
       </c>
       <c r="C70" s="14"/>
       <c r="D70" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E70" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G70" s="11" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="H70" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B71" s="7">
         <v>44902</v>
       </c>
       <c r="C71" s="14"/>
       <c r="D71" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E71" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F71" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G71" s="11" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="H71" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="72" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B72" s="7">
         <v>44910</v>
       </c>
       <c r="C72" s="14"/>
       <c r="D72" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G72" s="11" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H72" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B73" s="7">
         <v>44908</v>
       </c>
       <c r="C73" s="14"/>
       <c r="D73" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E73" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="11" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="H73" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B74" s="7">
         <v>44909</v>
       </c>
       <c r="C74" s="14"/>
       <c r="D74" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E74" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F74" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="11" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="H74" s="12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="75" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B75" s="7">
         <v>44910</v>
       </c>
       <c r="C75" s="14" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E75" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F75" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G75" s="11" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H75" s="12" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="76" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B76" s="7">
         <v>44915</v>
       </c>
       <c r="C76" s="14"/>
       <c r="D76" s="9" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E76" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F76" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G76" s="11" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="H76" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="77" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B77" s="7">
         <v>44915</v>
       </c>
       <c r="C77" s="14"/>
       <c r="D77" s="9" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="E77" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F77" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G77" s="11" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="H77" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="78" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B78" s="7">
         <v>44916</v>
       </c>
       <c r="C78" s="14"/>
       <c r="D78" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E78" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F78" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G78" s="11" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="H78" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="79" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B79" s="7">
         <v>44918</v>
       </c>
       <c r="C79" s="14"/>
       <c r="D79" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E79" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F79" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G79" s="11" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="H79" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="80" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B80" s="7">
         <v>44936</v>
       </c>
       <c r="C80" s="14"/>
       <c r="D80" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E80" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F80" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="11" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="H80" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="81" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B81" s="7">
         <v>44938</v>
       </c>
       <c r="C81" s="14"/>
       <c r="D81" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E81" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F81" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G81" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="H81" s="12" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="82" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B82" s="7">
         <v>44939</v>
       </c>
       <c r="C82" s="14"/>
       <c r="D82" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E82" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F82" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G82" s="11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H82" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="83" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B83" s="7">
         <v>44943</v>
       </c>
       <c r="C83" s="14"/>
       <c r="D83" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E83" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F83" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G83" s="11" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H83" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="84" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B84" s="7">
         <v>44944</v>
       </c>
       <c r="C84" s="14"/>
       <c r="D84" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E84" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F84" s="10" t="s">
         <v>18</v>
       </c>
       <c r="G84" s="11" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="H84" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="85" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B85" s="7">
         <v>44945</v>
       </c>
       <c r="C85" s="14"/>
       <c r="D85" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E85" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F85" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G85" s="11" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="H85" s="12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B86" s="7">
         <v>44950</v>
       </c>
       <c r="C86" s="14"/>
       <c r="D86" s="9" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="E86" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F86" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G86" s="11" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="H86" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="87" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B87" s="7">
         <v>44952</v>
       </c>
       <c r="C87" s="14"/>
       <c r="D87" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E87" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F87" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G87" s="11" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="H87" s="12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="88" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B88" s="7">
         <v>44953</v>
       </c>
       <c r="C88" s="14"/>
       <c r="D88" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E88" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F88" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G88" s="11" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="H88" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B89" s="7">
         <v>44959</v>
       </c>
       <c r="C89" s="14"/>
       <c r="D89" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E89" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F89" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G89" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="H89" s="12" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="90" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B90" s="7">
         <v>44960</v>
       </c>
       <c r="C90" s="14"/>
       <c r="D90" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E90" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F90" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G90" s="11" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="H90" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="91" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B91" s="7">
         <v>44964</v>
       </c>
       <c r="C91" s="14"/>
       <c r="D91" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E91" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F91" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="11" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="H91" s="12" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="92" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B92" s="7">
         <v>44967</v>
       </c>
       <c r="C92" s="14"/>
       <c r="D92" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E92" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F92" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G92" s="11" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="H92" s="12" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="93" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B93" s="7">
         <v>44971</v>
       </c>
       <c r="C93" s="14"/>
       <c r="D93" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E93" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F93" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G93" s="11" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="H93" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="94" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B94" s="7">
         <v>44978</v>
       </c>
       <c r="C94" s="14"/>
       <c r="D94" s="9" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="E94" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F94" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G94" s="11" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="H94" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="95" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B95" s="7">
         <v>44985</v>
       </c>
       <c r="C95" s="14"/>
       <c r="D95" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E95" s="10" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F95" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G95" s="11" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="H95" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B96" s="7">
         <v>44988</v>
       </c>
       <c r="C96" s="14"/>
       <c r="D96" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E96" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F96" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G96" s="11" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H96" s="12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="97" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B97" s="7">
         <v>44992</v>
       </c>
       <c r="C97" s="14"/>
       <c r="D97" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E97" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F97" s="10" t="s">
         <v>24</v>
       </c>
       <c r="G97" s="11" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="H97" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="98" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B98" s="7">
         <v>44994</v>
       </c>
       <c r="C98" s="14"/>
       <c r="D98" s="9" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="E98" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F98" s="10" t="s">
         <v>14</v>
       </c>
       <c r="G98" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="H98" s="12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="99" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B99" s="7">
         <v>44995</v>
       </c>
       <c r="C99" s="14"/>
       <c r="D99" s="9" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E99" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G99" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="H99" s="12" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="100" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B100" s="7">
         <v>44999</v>
       </c>
       <c r="C100" s="14"/>
       <c r="D100" s="9" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="E100" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F100" s="10" t="s">
         <v>27</v>
       </c>
       <c r="G100" s="11" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="H100" s="12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="101" spans="2:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B101" s="15">
         <v>45008</v>
       </c>
       <c r="C101" s="16"/>
       <c r="D101" s="17" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="E101" s="18" t="s">
         <v>17</v>
       </c>
       <c r="F101" s="18" t="s">
         <v>14</v>
       </c>
       <c r="G101" s="19" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="H101" s="20" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:H100" xr:uid="{00000000-0009-0000-0000-000004000000}"/>
   <mergeCells count="1">
     <mergeCell ref="B3:C3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="B2:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="2" max="2" width="9.59765625" style="213" customWidth="1"/>
     <col min="4" max="4" width="5.8984375" style="213" customWidth="1"/>
     <col min="5" max="5" width="6.19921875" style="213" customWidth="1"/>
     <col min="6" max="6" width="10" style="213" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" x14ac:dyDescent="0.45">
       <c r="B2" s="1">
         <f ca="1">TODAY()</f>
-        <v>46198</v>
+        <v>46273</v>
       </c>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.45">
       <c r="B3" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C3">
         <f ca="1">YEAR(B2)</f>
         <v>2026</v>
       </c>
       <c r="D3">
         <f ca="1">MONTH(B2)</f>
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.45">
       <c r="B4" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C4">
         <f ca="1">IF(D3&lt;4,C3+1,C3)</f>
         <v>2026</v>
       </c>
       <c r="D4">
         <f ca="1">D3+4</f>
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
-      <c r="F4" s="1">
+      <c r="F4" s="1" t="e">
         <f ca="1">(C4&amp;"/"&amp;D4&amp;"/"&amp;E4)+0</f>
-        <v>46296</v>
+        <v>#VALUE!</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M21" sqref="L21:M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>