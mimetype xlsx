--- v0 (2026-01-29)
+++ v1 (2026-04-29)
@@ -7,116 +7,116 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\マイドライブ\33_パワエレセミナー\99_年間計画\日程一覧\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D1030B8-DC03-41B0-8292-AC5BB1F4F1A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B59F9486-5176-41FF-A0A9-11274D773680}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-24255" yWindow="-930" windowWidth="21330" windowHeight="13920" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-27885" yWindow="-1080" windowWidth="26655" windowHeight="12210" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="セミナー_2026年度" sheetId="8" r:id="rId1"/>
     <sheet name="セミナー_2025年度" sheetId="7" r:id="rId2"/>
     <sheet name="セミナー_2024年度 " sheetId="5" r:id="rId3"/>
     <sheet name="セミナー_2023年度" sheetId="4" r:id="rId4"/>
     <sheet name="セミナー_2022年度" sheetId="3" r:id="rId5"/>
     <sheet name="演算用" sheetId="2" r:id="rId6"/>
     <sheet name="Sheet3" sheetId="9" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">セミナー_2022年度!$B$1:$H$100</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">セミナー_2023年度!$B$1:$H$110</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'セミナー_2024年度 '!$B$7:$H$137</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">セミナー_2025年度!$A$8:$J$157</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">セミナー_2026年度!$A$1:$K$89</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">セミナー_2025年度!$A$9:$J$159</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">セミナー_2026年度!$A$15:$R$83</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">セミナー_2025年度!$A$1:$H$185</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">セミナー_2026年度!$A$1:$K$86</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B2" i="2" l="1"/>
   <c r="D3" i="2" s="1"/>
-  <c r="D4" i="2" l="1"/>
-  <c r="C3" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="C3" i="2" l="1"/>
   <c r="C4" i="2" s="1"/>
   <c r="F4" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2884" uniqueCount="459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2855" uniqueCount="460">
   <si>
     <t>更新日</t>
     <rPh sb="0" eb="3">
       <t>コウシンビ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>更新履歴</t>
     <rPh sb="0" eb="2">
       <t>コウシン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>リレキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>・新規講座を追加しました
 2025/8/8［１７４］交流回路とLC受動素子／モータ技術の基礎
 2025/9/5［１０２］ＳＰＩＣＥのデバイスモデリング基礎とＡＩ活用</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>・新規講座を追加しました
@@ -2410,171 +2410,132 @@
     <t>セミナー名</t>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>[WEB]</t>
   </si>
   <si>
     <t>[対面]</t>
   </si>
   <si>
     <t>[ハイブリッド]</t>
   </si>
   <si>
     <t>［１７３］オームの法則・キルヒホッフの法則とパワエレ技術入門</t>
   </si>
   <si>
     <t>［１４７］PID制御設計１：制御対象の数式モデルと応答解析手法（過渡応答、周波数応答）</t>
   </si>
   <si>
     <t>［１２６］DC-DCコンバータの徹底理解講座（電流型、双方向DDコン）</t>
   </si>
   <si>
-    <t>［１０２］インバータ（初級） インバータを扱ったことのない技術者向けの講座</t>
-[...4 lines deleted...]
-  <si>
     <t>［１４５］自動車の省エネ化を実現するモータとその制御技術の基礎</t>
   </si>
   <si>
     <t>［１４６］EV/HEVの特長から、パワエレ技術を理解する</t>
   </si>
   <si>
     <t>［２０２］基礎パワエレ回路の速習法 ～チョッパ回路の直感的攻略～</t>
   </si>
   <si>
     <t>［１４８］PID制御設計２： モータと電気回路のPID制御設計方法</t>
   </si>
   <si>
     <t>［１６１］SiC/GaNのゲートドライブ技術と実際</t>
   </si>
   <si>
     <t>［１５６］モータの振動騒音（対策編）（今知りたい！実務に役立つ知識と低減対策法）</t>
   </si>
   <si>
     <t>［１５４］開発者のためのインバータ入門講座</t>
   </si>
   <si>
-    <t>［１７２］電気自動車の電装回路とベクトル制御～モータの駆動回路とベクトル制御を1日で理解する～</t>
-[...4 lines deleted...]
-  <si>
     <t>［１３０］永久磁石同期モータ（PMSM）のベクトル制御技術、ドライブの原理から実際まで（前編）</t>
   </si>
   <si>
     <t>［３０１］つくりながら学ぶDCモータ</t>
   </si>
   <si>
     <t>［２０４］応用パワエレ制御の速習法　～電流・電圧デュアルループフィードバックの勘所～</t>
   </si>
   <si>
     <t>［１２２］DC-DCコンバータの徹底理解講座（LLCコンバータ）</t>
   </si>
   <si>
-    <t>［１１１］測定技術 実測を通して学ぶパワエレ回路・デバイス・計測技術</t>
-[...1 lines deleted...]
-  <si>
     <t>［１３１］永久磁石同期モータ（PMSM）のベクトル制御技術、ドライブの原理から実際まで（後編）</t>
   </si>
   <si>
     <t>［１２９］高周波電力変換器における磁性素子～構造技術と負荷試験法～</t>
   </si>
   <si>
     <t>［１１３］燃料電池技術　知って得する基礎知識」</t>
   </si>
   <si>
     <t>［１７５］SPICEのデバイスモデリング基礎とAI活用</t>
   </si>
   <si>
     <t>［１２３］DC-DCコンバータの徹底理解講座（DABコンバータ）</t>
   </si>
   <si>
     <t>［１７８］パワエレの試験環境整備と安全確保の考え方</t>
   </si>
   <si>
-    <t>［１５１］演習による変圧器・リアクトル徹底理解講座</t>
-[...1 lines deleted...]
-  <si>
     <t>［１６０］モータの品質問題とその解決方法（今知りたい！実務に役立つ知識と低減対策法）</t>
   </si>
   <si>
-    <t>パワーデバイスとパワエレ回路（仮）</t>
-[...1 lines deleted...]
-  <si>
     <t>［１６２］Excelから始めるプログラミングと制御工学</t>
   </si>
   <si>
     <t>［１１５］モータ設計　モータを活用するための設計の考え方</t>
   </si>
   <si>
     <t>［１７０］モータのトルクリップルとその低減対策（今知りたい！実務に役立つ知識と低減対策法）</t>
   </si>
   <si>
     <t>［１８１］モータ試験・評価技術の実践技術講座　― 試験の本質を掴み、設計・品質・量産を支える技術を実例で学ぶ ―</t>
   </si>
   <si>
-    <t>［１６８］パワーデバイス（基礎編）～演習問題を通して半導体物理の基礎、動作原理、デバイス特性を徹底理解する～</t>
-[...1 lines deleted...]
-  <si>
     <t>［１７１］パワー半導体デバイスのゲート駆動技術</t>
   </si>
   <si>
-    <t>［１６９］パワーデバイス（回路展開編）～PSIMと解析式を使ってパワーデバイスをパワエレ回路に組込む～</t>
-[...5 lines deleted...]
-  <si>
     <t>[WEB]</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>[WEB]</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve"> [１６７]シミュレータと実機で学ぶブラシレスモータ設計入門</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>［１６５］DC-DCコンバータの基礎 ～導入講座～（後編）</t>
-    <phoneticPr fontId="1"/>
-[...6 lines deleted...]
-    <t>初級</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>［１０３］インバータ（中級） 大学の授業には出てこないインバータの実務技術</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>［１２８］車載・パワエレ機器にみる熱対策～熱で失敗しないための基礎と実践～</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>［１０４］モータ初級　わかりやすいモータの基本技術</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve"> 	[１２４]DC-DCコンバータの徹底理解講フォワード型）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>［１４４］基礎から理解するスイッチング電源制御系設計</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>対面会場</t>
     <rPh sb="0" eb="2">
@@ -2743,64 +2704,142 @@
   </si>
   <si>
     <t xml:space="preserve">・講座を追加しました。
 2026/３/23　［１８０］ 三相交流と電力／ベクトル制御の基礎
 </t>
     <rPh sb="1" eb="3">
       <t>コウザ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ツイカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">・講座を追加しました。（参照：セミナー_2025年度シート)
 2026/３/23　［１８０］ 三相交流と電力／ベクトル制御の基礎
 </t>
     <rPh sb="1" eb="3">
       <t>コウザ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ツイカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>モータ</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>初級</t>
+    <rPh sb="0" eb="2">
+      <t>ショキュウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１８２］モータドライブ制御技術基礎コース ～予備知識が無い方に向けた基礎講座～</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>小黒</t>
+    <rPh sb="0" eb="2">
+      <t>オグロ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">・新規講座を追加しました。
+2026/３/2　［１８０］ 三相交流と電力／ベクトル制御の基礎
+</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t xml:space="preserve">・新規講座を追加しました。（参照：セミナー_2025年度シート)
+2026/３/2　［１８２］ モータドライブ制御技術基礎コース ～予備知識が無い方に向けた基礎講座～
+</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１０２］インバータ（初級） インバータを扱ったことのない技術者向けの講座</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１１０］ノイズ対策技術　パワエレノイズの原因と対策</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>［１５１］演習による変圧器・リアクトル徹底理解講座</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・新規講座を追加しました。
+2026/6/5　［１８５］パワエレのための三相交流</t>
+    <rPh sb="36" eb="38">
+      <t>サンソウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・新規講座を追加しました。
+2026/8/20　［１８７］モータとベクトル制御入門</t>
+    <rPh sb="37" eb="39">
+      <t>セイギョ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>ニュウモン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・新規講座を追加しました。
+2026/7/24　［１８６］パワーデバイスとパワエレ回路入門</t>
+    <rPh sb="41" eb="45">
+      <t>カイロニュウモン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>・新規講座を追加しました。
+2026/4/17 ［１８４］パワエレのための交流回路</t>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日(&quot;aaa&quot;)&quot;"/>
     <numFmt numFmtId="177" formatCode="&quot;［&quot;@&quot;］&quot;"/>
     <numFmt numFmtId="178" formatCode="@&quot;先&quot;&quot;生&quot;"/>
     <numFmt numFmtId="179" formatCode="&quot;・&quot;d&quot;日&quot;"/>
     <numFmt numFmtId="180" formatCode="m&quot;月&quot;d&quot;日&quot;\(aaa\)"/>
     <numFmt numFmtId="181" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
-  <fonts count="39" x14ac:knownFonts="1">
+  <fonts count="38" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -3039,89 +3078,82 @@
     <font>
       <u/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="メイリオ"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <color theme="8"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...5 lines deleted...]
-    <font>
       <u/>
       <sz val="14"/>
       <color theme="8"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <color theme="8"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="39">
+  <borders count="40">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
@@ -3553,60 +3585,71 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="243">
+  <cellXfs count="247">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4133,229 +4176,227 @@
     </xf>
     <xf numFmtId="180" fontId="22" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="22" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="22" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="22" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="22" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="180" fontId="22" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="29" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="177" fontId="29" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="22" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="180" fontId="26" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="22" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="178" fontId="29" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="180" fontId="26" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="178" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="14" fontId="22" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="13">
-[...13 lines deleted...]
-    </dxf>
+  <dxfs count="11">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-4.9989318521683403E-2"/>
@@ -4702,6515 +4743,6413 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/28" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/29" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/647" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/661" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/703" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/611" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/81" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/53" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/30" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/713" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/346" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/333" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/52" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/63" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/613" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/613" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/63" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/30" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/29" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/81" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/53" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/44" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/346" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/27" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/74" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/26" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/333" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/28" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/703" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/72" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/713" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/54" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/52" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/48" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/55" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/62" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/661" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/613" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/611" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/659" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/647" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/703" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/713" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/657" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/706" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/703" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/735" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/611" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/647" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/88" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/admin/articles/659" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/705" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/244" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/592" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/661" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/613" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/91" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/611" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/659" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/647" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/703" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/713" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/657" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/463" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/706" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/703" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/735" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/611" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/647" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/695" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/scourses/88" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/admin/articles/659" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/705" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/244" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/592" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/244" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/229" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/238" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/511" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/587" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/612" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/540" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/268" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/223" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/252" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/334" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/341" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/540" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/489" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/413" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/346" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/333" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/223" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/553" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/262" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/264" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/267" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/234" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/512" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/573" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/595" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/243" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/225" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/232" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/411" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/264" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/267" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/246" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/592" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/257" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/463" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/251" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/258" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/437" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/228" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/344" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/442" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/217" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/244" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/219" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/548" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/486" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/224" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/392" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/230" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/263" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/265" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/218" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/412" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/326" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/261" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/586" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/373" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pwel.jp/articles/214" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C9AB466-C3FC-4E3A-A056-B155D1FAF50D}">
-  <dimension ref="A1:R102"/>
+  <dimension ref="A1:R99"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="58" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5"/>
+    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="60" zoomScaleNormal="60" zoomScaleSheetLayoutView="58" workbookViewId="0">
+      <selection activeCell="J26" sqref="J26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="21.6" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="83" customWidth="1"/>
     <col min="2" max="2" width="30.3984375" style="81" customWidth="1"/>
     <col min="3" max="3" width="17.69921875" style="83" customWidth="1"/>
     <col min="4" max="4" width="24.69921875" style="83" customWidth="1"/>
     <col min="5" max="5" width="19.19921875" style="83" customWidth="1"/>
     <col min="6" max="6" width="21.796875" style="84" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.5" style="84" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="129.09765625" style="84" customWidth="1"/>
     <col min="9" max="9" width="39.296875" style="173" customWidth="1"/>
     <col min="10" max="10" width="69" style="83" customWidth="1"/>
     <col min="11" max="11" width="22.59765625" style="85" customWidth="1"/>
     <col min="12" max="12" width="11.69921875" style="83" customWidth="1"/>
     <col min="13" max="14" width="11.69921875" style="85" customWidth="1"/>
     <col min="15" max="15" width="8" style="83" customWidth="1"/>
     <col min="16" max="16" width="14.19921875" style="83" customWidth="1"/>
     <col min="17" max="17" width="10.69921875" style="83" customWidth="1"/>
     <col min="18" max="18" width="8" style="83"/>
     <col min="19" max="19" width="11.19921875" style="83" customWidth="1"/>
     <col min="20" max="20" width="21" style="83" customWidth="1"/>
     <col min="21" max="16384" width="8" style="83"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:18" x14ac:dyDescent="0.45">
       <c r="C1" s="82"/>
     </row>
     <row r="2" spans="2:18" x14ac:dyDescent="0.45">
       <c r="B2" s="81" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="82">
-        <v>46045</v>
-[...2 lines deleted...]
-    <row r="3" spans="2:18" x14ac:dyDescent="0.45">
+        <v>46100</v>
+      </c>
+    </row>
+    <row r="3" spans="2:18" ht="22.2" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B3" s="81" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="82"/>
     </row>
     <row r="4" spans="2:18" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C4" s="131">
-        <v>46045</v>
-[...11 lines deleted...]
-      <c r="N4" s="83"/>
+        <v>46100</v>
+      </c>
+      <c r="D4" s="230" t="s">
+        <v>457</v>
+      </c>
+      <c r="E4" s="230"/>
+      <c r="F4" s="230"/>
+      <c r="G4" s="230"/>
+      <c r="H4" s="81"/>
     </row>
     <row r="5" spans="2:18" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C5" s="131">
-        <v>46042</v>
-[...6 lines deleted...]
-      <c r="G5" s="224"/>
+        <v>46100</v>
+      </c>
+      <c r="D5" s="230" t="s">
+        <v>458</v>
+      </c>
+      <c r="E5" s="230"/>
+      <c r="F5" s="230"/>
+      <c r="G5" s="230"/>
       <c r="H5" s="81"/>
     </row>
     <row r="6" spans="2:18" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C6" s="131">
-        <v>46037</v>
-[...11 lines deleted...]
-      <c r="N6" s="83"/>
+        <v>46100</v>
+      </c>
+      <c r="D6" s="230" t="s">
+        <v>456</v>
+      </c>
+      <c r="E6" s="230"/>
+      <c r="F6" s="230"/>
+      <c r="G6" s="230"/>
+      <c r="H6" s="81"/>
     </row>
     <row r="7" spans="2:18" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C7" s="131">
-        <v>46037</v>
-[...6 lines deleted...]
-      <c r="G7" s="224"/>
+        <v>46100</v>
+      </c>
+      <c r="D7" s="230" t="s">
+        <v>459</v>
+      </c>
+      <c r="E7" s="230"/>
+      <c r="F7" s="230"/>
+      <c r="G7" s="230"/>
       <c r="H7" s="81"/>
     </row>
     <row r="8" spans="2:18" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C8" s="131">
+        <v>46066</v>
+      </c>
+      <c r="D8" s="224" t="s">
+        <v>452</v>
+      </c>
+      <c r="E8" s="225"/>
+      <c r="F8" s="225"/>
+      <c r="G8" s="225"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="85"/>
+      <c r="K8" s="83"/>
+      <c r="L8" s="85"/>
+      <c r="N8" s="83"/>
+    </row>
+    <row r="9" spans="2:18" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C9" s="131">
+        <v>46045</v>
+      </c>
+      <c r="D9" s="224" t="s">
+        <v>446</v>
+      </c>
+      <c r="E9" s="225"/>
+      <c r="F9" s="225"/>
+      <c r="G9" s="225"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="85"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="85"/>
+      <c r="N9" s="83"/>
+    </row>
+    <row r="10" spans="2:18" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C10" s="131">
+        <v>46042</v>
+      </c>
+      <c r="D10" s="224" t="s">
+        <v>439</v>
+      </c>
+      <c r="E10" s="224"/>
+      <c r="F10" s="225"/>
+      <c r="G10" s="225"/>
+      <c r="H10" s="81"/>
+    </row>
+    <row r="11" spans="2:18" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C11" s="131">
+        <v>46037</v>
+      </c>
+      <c r="D11" s="224" t="s">
+        <v>440</v>
+      </c>
+      <c r="E11" s="225"/>
+      <c r="F11" s="225"/>
+      <c r="G11" s="225"/>
+      <c r="I11" s="83"/>
+      <c r="J11" s="85"/>
+      <c r="K11" s="83"/>
+      <c r="L11" s="85"/>
+      <c r="N11" s="83"/>
+    </row>
+    <row r="12" spans="2:18" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C12" s="131">
+        <v>46037</v>
+      </c>
+      <c r="D12" s="224" t="s">
+        <v>434</v>
+      </c>
+      <c r="E12" s="224"/>
+      <c r="F12" s="225"/>
+      <c r="G12" s="225"/>
+      <c r="H12" s="81"/>
+    </row>
+    <row r="13" spans="2:18" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C13" s="131">
         <v>46028</v>
       </c>
-      <c r="D8" s="219" t="s">
+      <c r="D13" s="226" t="s">
         <v>376</v>
       </c>
-      <c r="E8" s="219"/>
-[...8 lines deleted...]
-      <c r="B10" s="221" t="s">
+      <c r="E13" s="226"/>
+      <c r="F13" s="227"/>
+      <c r="G13" s="227"/>
+      <c r="H13" s="81"/>
+    </row>
+    <row r="14" spans="2:18" ht="22.2" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C14" s="82"/>
+    </row>
+    <row r="15" spans="2:18" s="90" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B15" s="228" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="222"/>
-      <c r="D10" s="143" t="s">
+      <c r="C15" s="229"/>
+      <c r="D15" s="143" t="s">
         <v>11</v>
       </c>
-      <c r="E10" s="188" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="122" t="s">
+      <c r="E15" s="188" t="s">
+        <v>426</v>
+      </c>
+      <c r="F15" s="122" t="s">
         <v>12</v>
       </c>
-      <c r="G10" s="89" t="s">
+      <c r="G15" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="H10" s="89" t="s">
+      <c r="H15" s="89" t="s">
         <v>387</v>
       </c>
-      <c r="I10" s="174" t="s">
+      <c r="I15" s="174" t="s">
         <v>15</v>
       </c>
-      <c r="K10" s="91"/>
-[...115 lines deleted...]
-      </c>
+      <c r="K15" s="91"/>
+      <c r="M15" s="91"/>
+      <c r="N15" s="91"/>
+      <c r="Q15" s="83"/>
+      <c r="R15" s="83"/>
     </row>
     <row r="16" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B16" s="93">
-        <v>46128</v>
+        <v>46121</v>
       </c>
       <c r="C16" s="115"/>
       <c r="D16" s="94" t="s">
-        <v>389</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="E16" s="119"/>
       <c r="F16" s="119" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="G16" s="94" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="189" t="s">
-        <v>394</v>
+        <v>336</v>
       </c>
       <c r="I16" s="95" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>377</v>
+      </c>
+      <c r="Q16" s="175"/>
+    </row>
+    <row r="17" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B17" s="93">
-        <v>46129</v>
+        <v>46122</v>
       </c>
       <c r="C17" s="115"/>
       <c r="D17" s="94" t="s">
-        <v>428</v>
+        <v>388</v>
       </c>
       <c r="E17" s="119"/>
       <c r="F17" s="119" t="s">
-        <v>431</v>
+        <v>30</v>
       </c>
       <c r="G17" s="94" t="s">
-        <v>432</v>
-[...4 lines deleted...]
-      <c r="I17" s="176" t="s">
+        <v>45</v>
+      </c>
+      <c r="H17" s="189" t="s">
+        <v>391</v>
+      </c>
+      <c r="I17" s="95" t="s">
         <v>322</v>
       </c>
-    </row>
-    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="Q17" s="175"/>
+    </row>
+    <row r="18" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B18" s="93">
-        <v>46132</v>
-[...6 lines deleted...]
-      <c r="F18" s="124" t="s">
+        <v>46125</v>
+      </c>
+      <c r="C18" s="115"/>
+      <c r="D18" s="94" t="s">
+        <v>388</v>
+      </c>
+      <c r="E18" s="119"/>
+      <c r="F18" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="G18" s="125" t="s">
+      <c r="G18" s="94" t="s">
         <v>23</v>
       </c>
       <c r="H18" s="189" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>392</v>
+      </c>
+      <c r="I18" s="95" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B19" s="93">
-        <v>46133</v>
-[...6 lines deleted...]
-      <c r="F19" s="124" t="s">
+        <v>46126</v>
+      </c>
+      <c r="C19" s="115"/>
+      <c r="D19" s="94" t="s">
+        <v>388</v>
+      </c>
+      <c r="E19" s="119"/>
+      <c r="F19" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="G19" s="125" t="s">
-        <v>23</v>
+      <c r="G19" s="94" t="s">
+        <v>26</v>
       </c>
       <c r="H19" s="189" t="s">
-        <v>430</v>
+        <v>393</v>
       </c>
       <c r="I19" s="95" t="s">
-        <v>377</v>
-[...7 lines deleted...]
-      <c r="D20" s="125" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B20" s="109">
+        <v>46127</v>
+      </c>
+      <c r="C20" s="215"/>
+      <c r="D20" s="108" t="s">
         <v>388</v>
       </c>
-      <c r="E20" s="124"/>
-[...13 lines deleted...]
-    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="E20" s="120"/>
+      <c r="F20" s="120" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="108" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="216" t="s">
+        <v>433</v>
+      </c>
+      <c r="I20" s="111" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B21" s="93">
-        <v>46135</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="C21" s="115"/>
       <c r="D21" s="94" t="s">
         <v>389</v>
       </c>
       <c r="E21" s="119" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="F21" s="124" t="s">
+        <v>427</v>
+      </c>
+      <c r="F21" s="119" t="s">
+        <v>41</v>
+      </c>
+      <c r="G21" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" s="189" t="s">
+        <v>453</v>
+      </c>
+      <c r="I21" s="95" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B22" s="93">
+        <v>46132</v>
+      </c>
+      <c r="C22" s="116"/>
+      <c r="D22" s="125" t="s">
+        <v>418</v>
+      </c>
+      <c r="E22" s="124"/>
+      <c r="F22" s="124" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" s="125" t="s">
+        <v>23</v>
+      </c>
+      <c r="H22" s="189" t="s">
+        <v>394</v>
+      </c>
+      <c r="I22" s="176" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="93">
+        <v>46133</v>
+      </c>
+      <c r="C23" s="116"/>
+      <c r="D23" s="125" t="s">
+        <v>418</v>
+      </c>
+      <c r="E23" s="124"/>
+      <c r="F23" s="124" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="125" t="s">
+        <v>23</v>
+      </c>
+      <c r="H23" s="189" t="s">
+        <v>420</v>
+      </c>
+      <c r="I23" s="95" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B24" s="93">
+        <v>46134</v>
+      </c>
+      <c r="C24" s="177"/>
+      <c r="D24" s="125" t="s">
+        <v>388</v>
+      </c>
+      <c r="E24" s="124"/>
+      <c r="F24" s="124" t="s">
+        <v>30</v>
+      </c>
+      <c r="G24" s="125" t="s">
+        <v>45</v>
+      </c>
+      <c r="H24" s="189" t="s">
+        <v>395</v>
+      </c>
+      <c r="I24" s="95" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B25" s="93">
+        <v>46135</v>
+      </c>
+      <c r="C25" s="177" t="s">
+        <v>374</v>
+      </c>
+      <c r="D25" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="E25" s="119" t="s">
+        <v>427</v>
+      </c>
+      <c r="F25" s="124" t="s">
         <v>38</v>
       </c>
-      <c r="G21" s="125" t="s">
+      <c r="G25" s="125" t="s">
         <v>18</v>
       </c>
-      <c r="H21" s="189" t="s">
+      <c r="H25" s="189" t="s">
         <v>344</v>
       </c>
-      <c r="I21" s="95" t="s">
+      <c r="I25" s="95" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B22" s="93">
+    <row r="26" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B26" s="93">
         <v>46136</v>
       </c>
-      <c r="C22" s="177"/>
-[...88 lines deleted...]
-      <c r="C26" s="115"/>
+      <c r="C26" s="177"/>
       <c r="D26" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E26" s="119"/>
       <c r="F26" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G26" s="94" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H26" s="189" t="s">
-        <v>400</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>396</v>
+      </c>
+      <c r="I26" s="95" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B27" s="93">
-        <v>46161</v>
-[...1 lines deleted...]
-      <c r="C27" s="115"/>
+        <v>46139</v>
+      </c>
+      <c r="C27" s="178"/>
       <c r="D27" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E27" s="119"/>
       <c r="F27" s="119" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="G27" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27" s="189" t="s">
+        <v>397</v>
+      </c>
+      <c r="I27" s="95" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B28" s="145">
+        <v>46140</v>
+      </c>
+      <c r="C28" s="179"/>
+      <c r="D28" s="103" t="s">
+        <v>388</v>
+      </c>
+      <c r="E28" s="121"/>
+      <c r="F28" s="121" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="H27" s="189" t="s">
-[...11 lines deleted...]
-      <c r="D28" s="94" t="s">
+      <c r="H28" s="190" t="s">
+        <v>334</v>
+      </c>
+      <c r="I28" s="101" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="98"/>
+      <c r="B29" s="144">
+        <v>46154</v>
+      </c>
+      <c r="C29" s="178"/>
+      <c r="D29" s="137" t="s">
         <v>388</v>
       </c>
-      <c r="E28" s="119"/>
-[...3 lines deleted...]
-      <c r="G28" s="94" t="s">
+      <c r="E29" s="137"/>
+      <c r="F29" s="137" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="138" t="s">
         <v>26</v>
       </c>
-      <c r="H28" s="189" t="s">
-[...30 lines deleted...]
-    <row r="30" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="H29" s="191" t="s">
+        <v>335</v>
+      </c>
+      <c r="I29" s="140" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B30" s="93">
-        <v>46164</v>
+        <v>46160</v>
       </c>
       <c r="C30" s="115"/>
       <c r="D30" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E30" s="119"/>
       <c r="F30" s="119" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G30" s="94" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="H30" s="189" t="s">
-        <v>234</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>398</v>
+      </c>
+      <c r="I30" s="140" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B31" s="93">
-        <v>46167</v>
+        <v>46161</v>
       </c>
       <c r="C31" s="115"/>
       <c r="D31" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E31" s="119"/>
       <c r="F31" s="119" t="s">
         <v>30</v>
       </c>
       <c r="G31" s="94" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="H31" s="189" t="s">
-        <v>348</v>
+        <v>244</v>
       </c>
       <c r="I31" s="95" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B32" s="93">
-        <v>46168</v>
+        <v>46162</v>
       </c>
       <c r="C32" s="115"/>
       <c r="D32" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E32" s="119"/>
       <c r="F32" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G32" s="94" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="189" t="s">
-        <v>337</v>
+        <v>399</v>
       </c>
       <c r="I32" s="95" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
     </row>
     <row r="33" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B33" s="93">
-        <v>46169</v>
+        <v>46163</v>
       </c>
       <c r="C33" s="115"/>
       <c r="D33" s="94" t="s">
         <v>389</v>
       </c>
       <c r="E33" s="119" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="F33" s="119" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G33" s="94" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="H33" s="189" t="s">
-        <v>232</v>
+        <v>421</v>
       </c>
       <c r="I33" s="95" t="s">
-        <v>381</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B34" s="93">
-        <v>46170</v>
-[...2 lines deleted...]
-      <c r="D34" s="125" t="s">
+        <v>46164</v>
+      </c>
+      <c r="C34" s="115"/>
+      <c r="D34" s="94" t="s">
         <v>388</v>
       </c>
-      <c r="E34" s="124"/>
-[...4 lines deleted...]
-        <v>23</v>
+      <c r="E34" s="119"/>
+      <c r="F34" s="119" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="94" t="s">
+        <v>18</v>
       </c>
       <c r="H34" s="189" t="s">
-        <v>402</v>
+        <v>234</v>
       </c>
       <c r="I34" s="95" t="s">
-        <v>377</v>
-[...7 lines deleted...]
-      <c r="D35" s="103" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="35" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B35" s="93">
+        <v>46167</v>
+      </c>
+      <c r="C35" s="115"/>
+      <c r="D35" s="94" t="s">
         <v>388</v>
       </c>
-      <c r="E35" s="121"/>
-[...10 lines deleted...]
-        <v>322</v>
+      <c r="E35" s="119"/>
+      <c r="F35" s="119" t="s">
+        <v>30</v>
+      </c>
+      <c r="G35" s="94" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" s="189" t="s">
+        <v>348</v>
+      </c>
+      <c r="I35" s="95" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B36" s="144">
-[...17 lines deleted...]
-        <v>377</v>
+      <c r="B36" s="93">
+        <v>46168</v>
+      </c>
+      <c r="C36" s="115"/>
+      <c r="D36" s="94" t="s">
+        <v>388</v>
+      </c>
+      <c r="E36" s="119"/>
+      <c r="F36" s="119" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="94" t="s">
+        <v>26</v>
+      </c>
+      <c r="H36" s="189" t="s">
+        <v>337</v>
+      </c>
+      <c r="I36" s="95" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="37" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B37" s="93">
-        <v>46178</v>
+        <v>46169</v>
       </c>
       <c r="C37" s="115"/>
       <c r="D37" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="E37" s="119" t="s">
         <v>428</v>
       </c>
-      <c r="E37" s="119"/>
       <c r="F37" s="119" t="s">
-        <v>431</v>
+        <v>38</v>
       </c>
       <c r="G37" s="94" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>23</v>
+      </c>
+      <c r="H37" s="189" t="s">
+        <v>232</v>
       </c>
       <c r="I37" s="95" t="s">
-        <v>322</v>
+        <v>381</v>
       </c>
     </row>
     <row r="38" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B38" s="93">
-        <v>46182</v>
-[...6 lines deleted...]
-      <c r="F38" s="119" t="s">
+        <v>46170</v>
+      </c>
+      <c r="C38" s="116"/>
+      <c r="D38" s="125" t="s">
+        <v>388</v>
+      </c>
+      <c r="E38" s="124"/>
+      <c r="F38" s="124" t="s">
+        <v>41</v>
+      </c>
+      <c r="G38" s="125" t="s">
+        <v>23</v>
+      </c>
+      <c r="H38" s="189" t="s">
+        <v>400</v>
+      </c>
+      <c r="I38" s="95" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="39" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B39" s="144">
+        <v>46175</v>
+      </c>
+      <c r="C39" s="153"/>
+      <c r="D39" s="138" t="s">
+        <v>417</v>
+      </c>
+      <c r="E39" s="137"/>
+      <c r="F39" s="137" t="s">
         <v>30</v>
       </c>
-      <c r="G38" s="94" t="s">
-[...28 lines deleted...]
-        <v>178</v>
+      <c r="G39" s="138" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" s="191" t="s">
+        <v>454</v>
+      </c>
+      <c r="I39" s="140" t="s">
+        <v>377</v>
       </c>
     </row>
     <row r="40" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B40" s="93">
-        <v>46184</v>
+        <v>46182</v>
       </c>
       <c r="C40" s="115"/>
       <c r="D40" s="94" t="s">
-        <v>389</v>
-[...3 lines deleted...]
-      </c>
+        <v>390</v>
+      </c>
+      <c r="E40" s="119"/>
       <c r="F40" s="119" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="G40" s="94" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H40" s="189" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
       <c r="I40" s="95" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="41" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B41" s="93">
-        <v>46185</v>
+        <v>46183</v>
       </c>
       <c r="C41" s="115"/>
       <c r="D41" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E41" s="119"/>
       <c r="F41" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G41" s="94" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="H41" s="189" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="I41" s="95" t="s">
-        <v>141</v>
+        <v>178</v>
       </c>
     </row>
     <row r="42" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B42" s="93">
-        <v>46189</v>
+        <v>46184</v>
       </c>
       <c r="C42" s="115"/>
       <c r="D42" s="94" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="E42" s="119"/>
+        <v>389</v>
+      </c>
+      <c r="E42" s="119" t="s">
+        <v>427</v>
+      </c>
       <c r="F42" s="119" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G42" s="94" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H42" s="189" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="I42" s="95" t="s">
-        <v>133</v>
+        <v>381</v>
       </c>
     </row>
     <row r="43" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B43" s="93">
-        <v>46190</v>
-[...3 lines deleted...]
-      </c>
+        <v>46185</v>
+      </c>
+      <c r="C43" s="115"/>
       <c r="D43" s="94" t="s">
-        <v>389</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="E43" s="119"/>
       <c r="F43" s="119" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G43" s="94" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="189" t="s">
-        <v>344</v>
+        <v>403</v>
       </c>
       <c r="I43" s="95" t="s">
-        <v>379</v>
+        <v>141</v>
       </c>
     </row>
     <row r="44" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B44" s="93">
-        <v>46192</v>
+        <v>46189</v>
       </c>
       <c r="C44" s="115"/>
       <c r="D44" s="94" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E44" s="119"/>
       <c r="F44" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G44" s="94" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="H44" s="189" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="I44" s="95" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="J44" s="84"/>
+        <v>133</v>
+      </c>
     </row>
     <row r="45" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B45" s="93">
-        <v>46196</v>
-[...1 lines deleted...]
-      <c r="C45" s="115"/>
+        <v>46190</v>
+      </c>
+      <c r="C45" s="115" t="s">
+        <v>375</v>
+      </c>
       <c r="D45" s="94" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="E45" s="119"/>
+        <v>389</v>
+      </c>
+      <c r="E45" s="119" t="s">
+        <v>428</v>
+      </c>
       <c r="F45" s="119" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="G45" s="94" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H45" s="189" t="s">
-        <v>243</v>
+        <v>344</v>
       </c>
       <c r="I45" s="95" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="J45" s="84"/>
+        <v>379</v>
+      </c>
     </row>
     <row r="46" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B46" s="93">
-        <v>46197</v>
+        <v>46196</v>
       </c>
       <c r="C46" s="115"/>
       <c r="D46" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E46" s="119"/>
       <c r="F46" s="119" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="G46" s="94" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="189" t="s">
-        <v>410</v>
+        <v>243</v>
       </c>
       <c r="I46" s="95" t="s">
-        <v>178</v>
+        <v>383</v>
       </c>
       <c r="J46" s="84"/>
     </row>
     <row r="47" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B47" s="93">
-        <v>46198</v>
+        <v>46197</v>
       </c>
       <c r="C47" s="115"/>
       <c r="D47" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E47" s="119"/>
       <c r="F47" s="119" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="G47" s="94" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="189" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="I47" s="95" t="s">
-        <v>384</v>
-      </c>
+        <v>178</v>
+      </c>
+      <c r="J47" s="84"/>
     </row>
     <row r="48" spans="2:10" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B48" s="93">
-        <v>46199</v>
+        <v>46198</v>
       </c>
       <c r="C48" s="115"/>
       <c r="D48" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E48" s="119"/>
       <c r="F48" s="119" t="s">
         <v>30</v>
       </c>
       <c r="G48" s="94" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H48" s="189" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="I48" s="95" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="49" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B49" s="93">
+        <v>46199</v>
+      </c>
+      <c r="C49" s="115"/>
+      <c r="D49" s="94" t="s">
+        <v>388</v>
+      </c>
+      <c r="E49" s="119"/>
+      <c r="F49" s="119" t="s">
+        <v>30</v>
+      </c>
+      <c r="G49" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="H49" s="189" t="s">
+        <v>407</v>
+      </c>
+      <c r="I49" s="95" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="50" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B50" s="93">
         <v>46202</v>
       </c>
-      <c r="C49" s="116"/>
-      <c r="D49" s="125" t="s">
+      <c r="C50" s="116"/>
+      <c r="D50" s="125" t="s">
         <v>389</v>
       </c>
-      <c r="E49" s="119" t="s">
-[...2 lines deleted...]
-      <c r="F49" s="124" t="s">
+      <c r="E50" s="119" t="s">
+        <v>427</v>
+      </c>
+      <c r="F50" s="124" t="s">
         <v>30</v>
       </c>
-      <c r="G49" s="125" t="s">
+      <c r="G50" s="125" t="s">
         <v>26</v>
       </c>
-      <c r="H49" s="189" t="s">
+      <c r="H50" s="189" t="s">
         <v>300</v>
       </c>
-      <c r="I49" s="95" t="s">
+      <c r="I50" s="95" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="50" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B50" s="145">
+    <row r="51" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B51" s="145">
         <v>46203</v>
       </c>
-      <c r="C50" s="150"/>
-      <c r="D50" s="103" t="s">
+      <c r="C51" s="150"/>
+      <c r="D51" s="103" t="s">
         <v>388</v>
       </c>
-      <c r="E50" s="121"/>
-      <c r="F50" s="121" t="s">
+      <c r="E51" s="121"/>
+      <c r="F51" s="121" t="s">
         <v>30</v>
       </c>
-      <c r="G50" s="103" t="s">
+      <c r="G51" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="H50" s="191" t="s">
-[...2 lines deleted...]
-      <c r="I50" s="101" t="s">
+      <c r="H51" s="190" t="s">
+        <v>408</v>
+      </c>
+      <c r="I51" s="101" t="s">
         <v>386</v>
-      </c>
-[...21 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="52" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B52" s="144">
-        <v>46206</v>
-[...2 lines deleted...]
-      <c r="D52" s="125" t="s">
+        <v>46205</v>
+      </c>
+      <c r="D52" s="180" t="s">
         <v>389</v>
       </c>
       <c r="E52" s="119" t="s">
-        <v>439</v>
-[...4 lines deleted...]
-      <c r="G52" s="94" t="s">
+        <v>427</v>
+      </c>
+      <c r="F52" s="137" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="138" t="s">
         <v>23</v>
       </c>
-      <c r="H52" s="189" t="s">
-[...3 lines deleted...]
-        <v>381</v>
+      <c r="H52" s="191" t="s">
+        <v>423</v>
+      </c>
+      <c r="I52" s="140" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="53" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B53" s="144">
-        <v>46210</v>
-[...5 lines deleted...]
-      <c r="E53" s="119"/>
+        <v>46206</v>
+      </c>
+      <c r="C53" s="116"/>
+      <c r="D53" s="125" t="s">
+        <v>389</v>
+      </c>
+      <c r="E53" s="119" t="s">
+        <v>427</v>
+      </c>
       <c r="F53" s="119" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G53" s="94" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H53" s="189" t="s">
-        <v>414</v>
+        <v>232</v>
       </c>
       <c r="I53" s="95" t="s">
-        <v>133</v>
+        <v>381</v>
       </c>
     </row>
     <row r="54" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B54" s="144">
-        <v>46212</v>
+        <v>46210</v>
       </c>
       <c r="C54" s="115"/>
-      <c r="D54" s="125" t="s">
+      <c r="D54" s="94" t="s">
         <v>388</v>
       </c>
-      <c r="E54" s="124"/>
+      <c r="E54" s="119"/>
       <c r="F54" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="G54" s="94" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H54" s="189" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="I54" s="95" t="s">
-        <v>353</v>
+        <v>133</v>
       </c>
     </row>
     <row r="55" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B55" s="144">
-        <v>46213</v>
-[...2 lines deleted...]
-      <c r="D55" s="94" t="s">
+        <v>46212</v>
+      </c>
+      <c r="C55" s="115"/>
+      <c r="D55" s="125" t="s">
         <v>388</v>
       </c>
-      <c r="E55" s="119"/>
+      <c r="E55" s="124"/>
       <c r="F55" s="119" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G55" s="94" t="s">
         <v>23</v>
       </c>
       <c r="H55" s="189" t="s">
-        <v>252</v>
+        <v>410</v>
       </c>
       <c r="I55" s="95" t="s">
-        <v>141</v>
+        <v>353</v>
       </c>
     </row>
     <row r="56" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B56" s="144">
-        <v>46217</v>
+        <v>46213</v>
       </c>
       <c r="C56" s="181"/>
       <c r="D56" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E56" s="119"/>
       <c r="F56" s="119" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="G56" s="94" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H56" s="189" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="I56" s="95" t="s">
-        <v>377</v>
+        <v>141</v>
       </c>
     </row>
     <row r="57" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B57" s="144">
-        <v>46218</v>
-[...1 lines deleted...]
-      <c r="C57" s="118"/>
+        <v>46217</v>
+      </c>
+      <c r="C57" s="181"/>
       <c r="D57" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E57" s="119"/>
       <c r="F57" s="119" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G57" s="94" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="H57" s="189" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="I57" s="95" t="s">
-        <v>182</v>
+        <v>377</v>
       </c>
     </row>
     <row r="58" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B58" s="144">
-        <v>46219</v>
-[...2 lines deleted...]
-      <c r="D58" s="125" t="s">
+        <v>46218</v>
+      </c>
+      <c r="C58" s="118"/>
+      <c r="D58" s="94" t="s">
         <v>388</v>
       </c>
-      <c r="E58" s="124"/>
-[...3 lines deleted...]
-      <c r="G58" s="125" t="s">
+      <c r="E58" s="119"/>
+      <c r="F58" s="119" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58" s="94" t="s">
         <v>23</v>
       </c>
       <c r="H58" s="189" t="s">
-        <v>345</v>
+        <v>235</v>
       </c>
       <c r="I58" s="95" t="s">
-        <v>379</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B59" s="144">
-        <v>46224</v>
+        <v>46219</v>
       </c>
       <c r="C59" s="182"/>
       <c r="D59" s="125" t="s">
         <v>388</v>
       </c>
       <c r="E59" s="124"/>
       <c r="F59" s="124" t="s">
         <v>22</v>
       </c>
       <c r="G59" s="125" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H59" s="189" t="s">
-        <v>416</v>
+        <v>345</v>
       </c>
       <c r="I59" s="95" t="s">
-        <v>133</v>
+        <v>379</v>
       </c>
     </row>
     <row r="60" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B60" s="144">
-        <v>46225</v>
+        <v>46224</v>
       </c>
       <c r="C60" s="182"/>
       <c r="D60" s="125" t="s">
         <v>388</v>
       </c>
       <c r="E60" s="124"/>
       <c r="F60" s="124" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="125" t="s">
+        <v>18</v>
+      </c>
+      <c r="H60" s="189" t="s">
+        <v>455</v>
+      </c>
+      <c r="I60" s="95" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="61" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B61" s="144">
+        <v>46225</v>
+      </c>
+      <c r="C61" s="182"/>
+      <c r="D61" s="125" t="s">
+        <v>388</v>
+      </c>
+      <c r="E61" s="124"/>
+      <c r="F61" s="124" t="s">
         <v>17</v>
       </c>
-      <c r="G60" s="94" t="s">
+      <c r="G61" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="H60" s="189" t="s">
-[...2 lines deleted...]
-      <c r="I60" s="95" t="s">
+      <c r="H61" s="189" t="s">
+        <v>411</v>
+      </c>
+      <c r="I61" s="95" t="s">
         <v>145</v>
-      </c>
-[...20 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="62" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B62" s="145">
         <v>46231</v>
       </c>
       <c r="C62" s="184"/>
       <c r="D62" s="103" t="s">
         <v>388</v>
       </c>
       <c r="E62" s="121"/>
       <c r="F62" s="121" t="s">
         <v>30</v>
       </c>
       <c r="G62" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="H62" s="191" t="s">
+      <c r="H62" s="190" t="s">
         <v>255</v>
       </c>
       <c r="I62" s="101" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="63" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B63" s="93">
         <v>46238</v>
       </c>
       <c r="C63" s="185"/>
       <c r="D63" s="138" t="s">
         <v>388</v>
       </c>
       <c r="E63" s="137"/>
       <c r="F63" s="137" t="s">
         <v>22</v>
       </c>
       <c r="G63" s="138" t="s">
         <v>18</v>
       </c>
-      <c r="H63" s="192" t="s">
+      <c r="H63" s="191" t="s">
         <v>351</v>
       </c>
       <c r="I63" s="140" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="64" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B64" s="93">
         <v>46239</v>
       </c>
       <c r="C64" s="181"/>
       <c r="D64" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E64" s="119"/>
       <c r="F64" s="119" t="s">
         <v>22</v>
       </c>
       <c r="G64" s="94" t="s">
         <v>23</v>
       </c>
       <c r="H64" s="189" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="I64" s="95" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="65" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B65" s="93">
         <v>46240</v>
       </c>
       <c r="C65" s="181"/>
       <c r="D65" s="94" t="s">
         <v>389</v>
       </c>
       <c r="E65" s="119" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="F65" s="119" t="s">
         <v>17</v>
       </c>
       <c r="G65" s="94" t="s">
         <v>112</v>
       </c>
       <c r="H65" s="189" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="I65" s="95" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="66" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B66" s="93">
-        <v>46241</v>
+        <v>46252</v>
       </c>
       <c r="C66" s="181"/>
       <c r="D66" s="94" t="s">
-        <v>388</v>
+        <v>417</v>
       </c>
       <c r="E66" s="119"/>
       <c r="F66" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G66" s="94" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>26</v>
+      </c>
+      <c r="H66" s="189" t="s">
+        <v>424</v>
       </c>
       <c r="I66" s="95" t="s">
-        <v>322</v>
+        <v>133</v>
       </c>
     </row>
     <row r="67" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B67" s="93">
-        <v>46252</v>
+        <v>46253</v>
       </c>
       <c r="C67" s="181"/>
-      <c r="D67" s="94" t="s">
+      <c r="D67" s="125" t="s">
+        <v>389</v>
+      </c>
+      <c r="E67" s="119" t="s">
         <v>427</v>
       </c>
-      <c r="E67" s="119"/>
       <c r="F67" s="119" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="G67" s="94" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="H67" s="189" t="s">
-        <v>436</v>
+        <v>419</v>
       </c>
       <c r="I67" s="95" t="s">
-        <v>133</v>
+        <v>381</v>
       </c>
     </row>
     <row r="68" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B68" s="93">
-        <v>46253</v>
+        <v>46255</v>
       </c>
       <c r="C68" s="181"/>
-      <c r="D68" s="125" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D68" s="94" t="s">
+        <v>388</v>
+      </c>
+      <c r="E68" s="119"/>
       <c r="F68" s="119" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="G68" s="94" t="s">
-        <v>89</v>
+        <v>26</v>
       </c>
       <c r="H68" s="189" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="I68" s="95" t="s">
-        <v>381</v>
+        <v>145</v>
       </c>
     </row>
     <row r="69" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B69" s="93">
-        <v>46255</v>
+        <v>46258</v>
       </c>
       <c r="C69" s="181"/>
       <c r="D69" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E69" s="119"/>
       <c r="F69" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G69" s="94" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H69" s="189" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="I69" s="95" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
     </row>
     <row r="70" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B70" s="93">
-        <v>46258</v>
+        <v>46259</v>
       </c>
       <c r="C70" s="181"/>
       <c r="D70" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E70" s="119"/>
       <c r="F70" s="119" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="G70" s="94" t="s">
         <v>23</v>
       </c>
       <c r="H70" s="189" t="s">
-        <v>437</v>
+        <v>400</v>
       </c>
       <c r="I70" s="95" t="s">
-        <v>169</v>
+        <v>377</v>
       </c>
     </row>
     <row r="71" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B71" s="93">
-        <v>46259</v>
-[...1 lines deleted...]
-      <c r="C71" s="181"/>
+        <v>46260</v>
+      </c>
+      <c r="C71" s="181" t="s">
+        <v>201</v>
+      </c>
       <c r="D71" s="94" t="s">
+        <v>389</v>
+      </c>
+      <c r="E71" s="119" t="s">
+        <v>427</v>
+      </c>
+      <c r="F71" s="119" t="s">
+        <v>38</v>
+      </c>
+      <c r="G71" s="94" t="s">
+        <v>18</v>
+      </c>
+      <c r="H71" s="189" t="s">
+        <v>344</v>
+      </c>
+      <c r="I71" s="95" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="72" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B72" s="145">
+        <v>46262</v>
+      </c>
+      <c r="C72" s="184"/>
+      <c r="D72" s="103" t="s">
         <v>388</v>
       </c>
-      <c r="E71" s="119"/>
-[...3 lines deleted...]
-      <c r="G71" s="94" t="s">
+      <c r="E72" s="121"/>
+      <c r="F72" s="121" t="s">
+        <v>22</v>
+      </c>
+      <c r="G72" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="H71" s="189" t="s">
-[...37 lines deleted...]
-      <c r="D73" s="103" t="s">
+      <c r="H72" s="190" t="s">
+        <v>396</v>
+      </c>
+      <c r="I72" s="101" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="73" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B73" s="144">
+        <v>46266</v>
+      </c>
+      <c r="C73" s="185"/>
+      <c r="D73" s="138" t="s">
         <v>388</v>
       </c>
-      <c r="E73" s="121"/>
-      <c r="F73" s="121" t="s">
+      <c r="E73" s="137"/>
+      <c r="F73" s="137" t="s">
         <v>22</v>
       </c>
-      <c r="G73" s="103" t="s">
-        <v>23</v>
+      <c r="G73" s="138" t="s">
+        <v>26</v>
       </c>
       <c r="H73" s="191" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>424</v>
+      </c>
+      <c r="I73" s="140" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="74" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B74" s="144">
-        <v>46266</v>
-[...2 lines deleted...]
-      <c r="D74" s="138" t="s">
+        <v>46267</v>
+      </c>
+      <c r="C74" s="181"/>
+      <c r="D74" s="94" t="s">
         <v>388</v>
       </c>
-      <c r="E74" s="137"/>
-[...10 lines deleted...]
-        <v>133</v>
+      <c r="E74" s="119"/>
+      <c r="F74" s="119" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="H74" s="189" t="s">
+        <v>392</v>
+      </c>
+      <c r="I74" s="95" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="75" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B75" s="144">
-        <v>46267</v>
+        <v>46268</v>
       </c>
       <c r="C75" s="181"/>
       <c r="D75" s="94" t="s">
         <v>388</v>
       </c>
       <c r="E75" s="119"/>
       <c r="F75" s="119" t="s">
         <v>17</v>
       </c>
       <c r="G75" s="94" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H75" s="189" t="s">
-        <v>392</v>
+        <v>415</v>
       </c>
       <c r="I75" s="95" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
     </row>
     <row r="76" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B76" s="144">
-        <v>46268</v>
+        <v>46273</v>
       </c>
       <c r="C76" s="181"/>
       <c r="D76" s="94" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="E76" s="119"/>
+        <v>389</v>
+      </c>
+      <c r="E76" s="119" t="s">
+        <v>427</v>
+      </c>
       <c r="F76" s="119" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="94" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="H76" s="189" t="s">
-        <v>422</v>
+        <v>283</v>
       </c>
       <c r="I76" s="95" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
     </row>
     <row r="77" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B77" s="144">
-        <v>46269</v>
-[...2 lines deleted...]
-      <c r="D77" s="94" t="s">
+        <v>46275</v>
+      </c>
+      <c r="C77" s="186"/>
+      <c r="D77" s="125" t="s">
         <v>388</v>
       </c>
-      <c r="E77" s="119"/>
-      <c r="F77" s="119" t="s">
+      <c r="E77" s="124"/>
+      <c r="F77" s="124" t="s">
         <v>30</v>
       </c>
-      <c r="G77" s="94" t="s">
-        <v>23</v>
+      <c r="G77" s="125" t="s">
+        <v>18</v>
       </c>
       <c r="H77" s="189" t="s">
-        <v>423</v>
+        <v>348</v>
       </c>
       <c r="I77" s="95" t="s">
-        <v>322</v>
+        <v>380</v>
       </c>
     </row>
     <row r="78" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B78" s="144">
-        <v>46273</v>
-[...1 lines deleted...]
-      <c r="C78" s="181"/>
+        <v>46276</v>
+      </c>
+      <c r="C78" s="186"/>
       <c r="D78" s="94" t="s">
-        <v>389</v>
-[...3 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="E78" s="119"/>
       <c r="F78" s="119" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="G78" s="94" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="H78" s="189" t="s">
-        <v>283</v>
+        <v>304</v>
       </c>
       <c r="I78" s="95" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
     </row>
     <row r="79" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B79" s="144">
-        <v>46275</v>
+        <v>46280</v>
       </c>
       <c r="C79" s="186"/>
-      <c r="D79" s="125" t="s">
+      <c r="D79" s="94" t="s">
         <v>388</v>
       </c>
-      <c r="E79" s="124"/>
-      <c r="F79" s="124" t="s">
+      <c r="E79" s="119"/>
+      <c r="F79" s="119" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="H79" s="189" t="s">
+        <v>336</v>
+      </c>
+      <c r="I79" s="95" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="80" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B80" s="183">
+        <v>46281</v>
+      </c>
+      <c r="C80" s="186"/>
+      <c r="D80" s="125" t="s">
+        <v>388</v>
+      </c>
+      <c r="E80" s="125"/>
+      <c r="F80" s="125" t="s">
+        <v>17</v>
+      </c>
+      <c r="G80" s="125" t="s">
+        <v>23</v>
+      </c>
+      <c r="H80" s="192" t="s">
+        <v>397</v>
+      </c>
+      <c r="I80" s="126" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="81" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B81" s="183">
+        <v>46282</v>
+      </c>
+      <c r="C81" s="193"/>
+      <c r="D81" s="94" t="s">
+        <v>418</v>
+      </c>
+      <c r="E81" s="94"/>
+      <c r="F81" s="94" t="s">
         <v>30</v>
-      </c>
-[...42 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G81" s="94" t="s">
         <v>23</v>
       </c>
       <c r="H81" s="189" t="s">
-        <v>336</v>
+        <v>416</v>
       </c>
       <c r="I81" s="95" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="82" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B82" s="144">
+        <v>46290</v>
+      </c>
+      <c r="C82" s="187"/>
+      <c r="D82" s="138" t="s">
+        <v>388</v>
+      </c>
+      <c r="E82" s="137"/>
+      <c r="F82" s="137" t="s">
+        <v>22</v>
+      </c>
+      <c r="G82" s="138" t="s">
+        <v>18</v>
+      </c>
+      <c r="H82" s="191" t="s">
+        <v>234</v>
+      </c>
+      <c r="I82" s="140" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="83" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B83" s="145">
+        <v>46295</v>
+      </c>
+      <c r="C83" s="184"/>
+      <c r="D83" s="103" t="s">
+        <v>388</v>
+      </c>
+      <c r="E83" s="121"/>
+      <c r="F83" s="121" t="s">
+        <v>22</v>
+      </c>
+      <c r="G83" s="103" t="s">
+        <v>23</v>
+      </c>
+      <c r="H83" s="190" t="s">
+        <v>420</v>
+      </c>
+      <c r="I83" s="101" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="82" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...46 lines deleted...]
-      </c>
+    <row r="84" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B84" s="104"/>
       <c r="C84" s="187"/>
-      <c r="D84" s="138" t="s">
-[...58 lines deleted...]
-      </c>
+      <c r="D84" s="84"/>
+      <c r="E84" s="84"/>
+      <c r="H84" s="83"/>
+    </row>
+    <row r="85" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B85" s="104"/>
+      <c r="C85" s="187"/>
+      <c r="D85" s="84"/>
+      <c r="E85" s="84"/>
+    </row>
+    <row r="86" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C86" s="131"/>
+      <c r="D86" s="194"/>
+      <c r="E86" s="194"/>
+      <c r="F86" s="195"/>
+      <c r="G86" s="195"/>
+      <c r="H86" s="172"/>
     </row>
     <row r="87" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B87" s="104"/>
-[...3 lines deleted...]
-      <c r="H87" s="83"/>
+      <c r="C87" s="82"/>
+      <c r="D87" s="88"/>
+      <c r="E87" s="88"/>
+      <c r="F87" s="88"/>
+      <c r="G87" s="88"/>
+      <c r="H87" s="88"/>
+      <c r="I87" s="88"/>
     </row>
     <row r="88" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B88" s="104"/>
-[...2 lines deleted...]
-      <c r="E88" s="84"/>
+      <c r="C88" s="82"/>
+      <c r="D88" s="194"/>
+      <c r="E88" s="194"/>
+      <c r="F88" s="195"/>
+      <c r="G88" s="195"/>
+      <c r="H88" s="195"/>
+      <c r="I88" s="195"/>
     </row>
     <row r="89" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C89" s="131"/>
-[...4 lines deleted...]
-      <c r="H89" s="172"/>
+      <c r="C89" s="82"/>
+      <c r="D89" s="194"/>
+      <c r="E89" s="194"/>
+      <c r="F89" s="195"/>
+      <c r="G89" s="195"/>
+      <c r="H89" s="195"/>
+      <c r="I89" s="195"/>
     </row>
     <row r="90" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C90" s="82"/>
-      <c r="D90" s="88"/>
-[...4 lines deleted...]
-      <c r="I90" s="88"/>
+      <c r="D90" s="194"/>
+      <c r="E90" s="194"/>
+      <c r="F90" s="195"/>
+      <c r="G90" s="195"/>
+      <c r="H90" s="195"/>
+      <c r="I90" s="195"/>
     </row>
     <row r="91" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C91" s="82"/>
-      <c r="D91" s="195"/>
-[...4 lines deleted...]
-      <c r="I91" s="196"/>
+      <c r="D91" s="194"/>
+      <c r="E91" s="194"/>
+      <c r="F91" s="195"/>
+      <c r="G91" s="195"/>
+      <c r="H91" s="195"/>
+      <c r="I91" s="195"/>
     </row>
     <row r="92" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C92" s="82"/>
-      <c r="D92" s="195"/>
-[...4 lines deleted...]
-      <c r="I92" s="196"/>
+      <c r="D92" s="194"/>
+      <c r="E92" s="194"/>
+      <c r="F92" s="195"/>
+      <c r="G92" s="195"/>
+      <c r="H92" s="195"/>
+      <c r="I92" s="195"/>
     </row>
     <row r="93" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C93" s="82"/>
-[...5 lines deleted...]
-      <c r="I93" s="196"/>
+      <c r="C93" s="87"/>
+      <c r="D93" s="88"/>
+      <c r="E93" s="88"/>
+      <c r="F93" s="83"/>
+      <c r="G93" s="83"/>
+      <c r="H93" s="83"/>
+      <c r="I93" s="83"/>
     </row>
     <row r="94" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C94" s="82"/>
-[...5 lines deleted...]
-      <c r="I94" s="196"/>
+      <c r="C94" s="87"/>
+      <c r="D94" s="88"/>
+      <c r="E94" s="88"/>
+      <c r="F94" s="88"/>
+      <c r="G94" s="88"/>
+      <c r="H94" s="88"/>
+      <c r="I94" s="88"/>
     </row>
     <row r="95" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C95" s="82"/>
-[...5 lines deleted...]
-      <c r="I95" s="196"/>
+      <c r="C95" s="114"/>
+      <c r="D95" s="88"/>
+      <c r="E95" s="88"/>
+      <c r="F95" s="88"/>
+      <c r="G95" s="88"/>
+      <c r="H95" s="88"/>
+      <c r="I95" s="88"/>
     </row>
     <row r="96" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C96" s="87"/>
       <c r="D96" s="88"/>
       <c r="E96" s="88"/>
-      <c r="F96" s="83"/>
-[...2 lines deleted...]
-      <c r="I96" s="83"/>
+      <c r="F96" s="88"/>
+      <c r="G96" s="88"/>
+      <c r="H96" s="88"/>
+      <c r="I96" s="88"/>
     </row>
     <row r="97" spans="3:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C97" s="87"/>
       <c r="D97" s="88"/>
       <c r="E97" s="88"/>
       <c r="F97" s="88"/>
       <c r="G97" s="88"/>
       <c r="H97" s="88"/>
       <c r="I97" s="88"/>
     </row>
     <row r="98" spans="3:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="C98" s="114"/>
+      <c r="C98" s="87"/>
       <c r="D98" s="88"/>
       <c r="E98" s="88"/>
       <c r="F98" s="88"/>
       <c r="G98" s="88"/>
       <c r="H98" s="88"/>
       <c r="I98" s="88"/>
     </row>
     <row r="99" spans="3:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C99" s="87"/>
       <c r="D99" s="88"/>
       <c r="E99" s="88"/>
       <c r="F99" s="88"/>
       <c r="G99" s="88"/>
       <c r="H99" s="88"/>
       <c r="I99" s="88"/>
     </row>
-    <row r="100" spans="3:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
-[...25 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A10:R86" xr:uid="{8C9AB466-C3FC-4E3A-A056-B155D1FAF50D}">
+  <autoFilter ref="A15:R83" xr:uid="{8C9AB466-C3FC-4E3A-A056-B155D1FAF50D}">
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
-  <mergeCells count="6">
+  <mergeCells count="11">
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="D6:G6"/>
     <mergeCell ref="D4:G4"/>
+    <mergeCell ref="D5:G5"/>
     <mergeCell ref="D8:G8"/>
-    <mergeCell ref="B10:C10"/>
-[...2 lines deleted...]
-    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="D13:G13"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D12:G12"/>
+    <mergeCell ref="D10:G10"/>
+    <mergeCell ref="D11:G11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
-    <hyperlink ref="H11" r:id="rId1" xr:uid="{070FD204-2BC7-4932-B827-CB6029916329}"/>
-[...70 lines deleted...]
-    <hyperlink ref="H85" r:id="rId72" xr:uid="{6C62873C-2750-4766-A436-A7F23FD78D68}"/>
+    <hyperlink ref="H16" r:id="rId1" xr:uid="{070FD204-2BC7-4932-B827-CB6029916329}"/>
+    <hyperlink ref="H79" r:id="rId2" xr:uid="{65D3D6F9-1E13-4E00-BC1C-B4D8C0458DE0}"/>
+    <hyperlink ref="H17" r:id="rId3" xr:uid="{3B668A6B-DA1B-4A7D-A383-19B833678B9A}"/>
+    <hyperlink ref="H18" r:id="rId4" xr:uid="{7D39647A-69BB-4EA6-B489-BCE759A46276}"/>
+    <hyperlink ref="H74" r:id="rId5" xr:uid="{9B9CA27F-2D9D-46EE-9B9A-EEEAD45C102A}"/>
+    <hyperlink ref="H19" r:id="rId6" xr:uid="{B759C921-3A6F-488A-A6A0-A762AB2EACA7}"/>
+    <hyperlink ref="H20" r:id="rId7" display="［１５５］モータの振動騒音（基礎編） （今知りたい！実務に役立つ基礎知識と低減対策法）" xr:uid="{9C0BB946-B735-4FDC-B0E1-A7AE59B3BBB5}"/>
+    <hyperlink ref="H21" r:id="rId8" xr:uid="{42DA5394-E28B-4E03-AF88-B3366C4B5516}"/>
+    <hyperlink ref="H22" r:id="rId9" xr:uid="{A312394E-E2B2-4A9D-8572-02A65FDFA788}"/>
+    <hyperlink ref="H23" r:id="rId10" xr:uid="{6A42178D-E271-45D1-98E0-7E8095FE0E0C}"/>
+    <hyperlink ref="H83" r:id="rId11" xr:uid="{7C03A72C-1D4E-4DAB-9E0A-91E59372A054}"/>
+    <hyperlink ref="H24" r:id="rId12" xr:uid="{5424ED88-489E-468A-87B2-25582F0F3CC8}"/>
+    <hyperlink ref="H25" r:id="rId13" xr:uid="{4C444832-4932-4373-BD8F-A5D1B3F4B145}"/>
+    <hyperlink ref="H45" r:id="rId14" xr:uid="{DA270F05-5A16-4C8F-B9A6-4D3D2FD8A06C}"/>
+    <hyperlink ref="H71" r:id="rId15" xr:uid="{86B60211-86C1-453B-98E9-572D7FD293DD}"/>
+    <hyperlink ref="H26" r:id="rId16" xr:uid="{C7B45173-3F14-40E6-8C4B-FA8E54CFBE22}"/>
+    <hyperlink ref="H72" r:id="rId17" xr:uid="{AA1F7238-8A75-446B-9F2B-BAB660D7AA1C}"/>
+    <hyperlink ref="H27" r:id="rId18" xr:uid="{6069F205-4453-4BAB-A816-B8167BF4E444}"/>
+    <hyperlink ref="H80" r:id="rId19" xr:uid="{F6338DA2-C58B-4774-AE16-A43E45453428}"/>
+    <hyperlink ref="H28" r:id="rId20" xr:uid="{979BF57A-39FC-4C24-84B8-F0A2751AF3C2}"/>
+    <hyperlink ref="H29" r:id="rId21" xr:uid="{0EA67FE8-3C43-43F3-A3AE-CD91B1C79836}"/>
+    <hyperlink ref="H30" r:id="rId22" xr:uid="{F419E35E-757D-4A33-9DA7-C5717F7460D5}"/>
+    <hyperlink ref="H31" r:id="rId23" xr:uid="{C1F13C10-D9EA-4431-B1D0-EA2E804A6949}"/>
+    <hyperlink ref="H32" r:id="rId24" xr:uid="{10DF8C1A-1EB6-4E4E-BB4D-88D2C06BA38F}"/>
+    <hyperlink ref="H33" r:id="rId25" xr:uid="{8F613AE9-3A72-4C9D-9640-4182F82255D7}"/>
+    <hyperlink ref="H34" r:id="rId26" xr:uid="{A05F75A0-4E47-4C43-9466-0C8F814E55A7}"/>
+    <hyperlink ref="H82" r:id="rId27" xr:uid="{7D25BDB9-47CF-4766-A7D4-B8FA95B8C9A2}"/>
+    <hyperlink ref="H35" r:id="rId28" xr:uid="{C06121C1-3AEF-434A-9994-BBADFE1F8144}"/>
+    <hyperlink ref="H77" r:id="rId29" xr:uid="{CF062769-58FA-46A7-B82E-EFDDB463F19C}"/>
+    <hyperlink ref="H36" r:id="rId30" xr:uid="{10DB5CBE-88F1-4738-9A2A-079C4DDDE4F7}"/>
+    <hyperlink ref="H37" r:id="rId31" xr:uid="{B3ADBA54-B332-495D-B2FD-17B98A7F561C}"/>
+    <hyperlink ref="H53" r:id="rId32" xr:uid="{2B3DD913-A05B-4894-8806-607D491962A5}"/>
+    <hyperlink ref="H70" r:id="rId33" xr:uid="{F87BB86E-C53F-42A8-A96F-471CE5EC701E}"/>
+    <hyperlink ref="H38" r:id="rId34" xr:uid="{EEB71D62-341F-40AE-83AC-520085057CC5}"/>
+    <hyperlink ref="H39" r:id="rId35" xr:uid="{B0BC0061-2FED-4198-ABD9-E39C58B840DA}"/>
+    <hyperlink ref="H40" r:id="rId36" xr:uid="{BE316084-B0DA-44A7-9A59-D3E1E5B097CA}"/>
+    <hyperlink ref="H41" r:id="rId37" xr:uid="{2F3A227E-F350-4054-BFA4-77D0748AACDD}"/>
+    <hyperlink ref="H42" r:id="rId38" xr:uid="{D53FF43D-13E3-4FCA-BB8E-5B3EBCC9EE7B}"/>
+    <hyperlink ref="H43" r:id="rId39" xr:uid="{D0E51F1E-8941-4C05-9D45-A05BEEB8ADD2}"/>
+    <hyperlink ref="H44" r:id="rId40" xr:uid="{447012BF-5278-490F-B91D-1D9C63B6ECE0}"/>
+    <hyperlink ref="H46" r:id="rId41" xr:uid="{3090E2C0-49AD-456D-89BA-D3978F48D187}"/>
+    <hyperlink ref="H47" r:id="rId42" xr:uid="{89DB5DB5-79D7-4A36-85A7-AE22C57DB27F}"/>
+    <hyperlink ref="H48" r:id="rId43" xr:uid="{80DFF168-5AAF-4093-A103-DB08A79ADFA4}"/>
+    <hyperlink ref="H49" r:id="rId44" xr:uid="{CDBDF3FB-1420-43DA-9C16-0FC8AAEE02FC}"/>
+    <hyperlink ref="H50" r:id="rId45" xr:uid="{7EE0E9D2-66F5-4DE6-81B0-61FA69D5E8ED}"/>
+    <hyperlink ref="H51" r:id="rId46" xr:uid="{C96F59D2-01D5-42FA-921A-FB7AFDCC5F5F}"/>
+    <hyperlink ref="H52" r:id="rId47" xr:uid="{60B2409D-566B-4FFF-9AE6-D76C186D9CC3}"/>
+    <hyperlink ref="H54" r:id="rId48" xr:uid="{401D4371-8B0B-45ED-91B5-89751549F992}"/>
+    <hyperlink ref="H55" r:id="rId49" xr:uid="{A35031C3-09C7-4AFB-AFFC-397772A8B788}"/>
+    <hyperlink ref="H56" r:id="rId50" xr:uid="{453CC5BF-A71E-4AD8-B5BE-6B626001407A}"/>
+    <hyperlink ref="H57" r:id="rId51" xr:uid="{BDD3C733-3851-4D9D-A176-D84CC71F6939}"/>
+    <hyperlink ref="H58" r:id="rId52" xr:uid="{E7F639F0-4B9C-4FB2-B440-115C8A1E029D}"/>
+    <hyperlink ref="H59" r:id="rId53" xr:uid="{300E695B-6CE7-4411-9A1D-246E1316FEE6}"/>
+    <hyperlink ref="H60" r:id="rId54" xr:uid="{D7071F9A-FF9E-4F6D-8C2A-1889945E79CC}"/>
+    <hyperlink ref="H61" r:id="rId55" xr:uid="{1D81615D-80E7-4369-B46F-992137FA74AD}"/>
+    <hyperlink ref="H62" r:id="rId56" xr:uid="{B422BE8D-77DA-4BF6-A8BD-D082462A35FA}"/>
+    <hyperlink ref="H63" r:id="rId57" xr:uid="{6D35E9F2-CA81-4FDA-A435-DCFF8A666913}"/>
+    <hyperlink ref="H64" r:id="rId58" xr:uid="{A95E5366-E20F-4971-815B-CB4A46908446}"/>
+    <hyperlink ref="H65" r:id="rId59" xr:uid="{CE0884B4-3CE8-4D3C-A805-ECCB90A04286}"/>
+    <hyperlink ref="H66" r:id="rId60" display=" _x0009_[１２４]DC-DCコンバータの徹底理解講座（ブリッジ型）" xr:uid="{3FA09DEB-B14E-4275-9073-213D9CA82440}"/>
+    <hyperlink ref="H73" r:id="rId61" display=" _x0009_[１２４]DC-DCコンバータの徹底理解講座（ブリッジ型）" xr:uid="{EC6F341A-6138-44C0-8849-81B9E23CA09C}"/>
+    <hyperlink ref="H67" r:id="rId62" xr:uid="{B7E108EF-0798-4FCF-B69C-27837EAF4163}"/>
+    <hyperlink ref="H68" r:id="rId63" xr:uid="{F7328F32-4462-4A71-A672-6E0C32469106}"/>
+    <hyperlink ref="H69" r:id="rId64" xr:uid="{79D436CF-2CDD-4058-91B5-40CEB7F163C4}"/>
+    <hyperlink ref="H75" r:id="rId65" xr:uid="{A46E1906-99C1-411A-8C3F-82078538525F}"/>
+    <hyperlink ref="H76" r:id="rId66" xr:uid="{8B143BF9-40F1-4645-A053-55A3E9702B3C}"/>
+    <hyperlink ref="H78" r:id="rId67" xr:uid="{266B4181-59A8-4A49-B929-F4A16CD8FFDF}"/>
+    <hyperlink ref="H81" r:id="rId68" xr:uid="{1A2A30B4-5FE8-4FCF-B7AB-BB095E6AD493}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="44" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId73"/>
+  <pageSetup paperSize="8" scale="44" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId69"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="73" max="11" man="1"/>
-    <brk id="89" max="7" man="1"/>
+    <brk id="72" max="11" man="1"/>
+    <brk id="86" max="7" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="100" man="1"/>
   </colBreaks>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="1" id="{1C71FCB6-BCAC-451A-BC5B-3CC202AE36F0}">
-            <xm:f>$B11&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
+            <xm:f>$B16&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-4.9989318521683403E-2"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B11:G13 H11:I86 B14:C14 F14:G14 B15:G20 B21:C21 E21:G21 B22:G86 B87:I87 B103:I182</xm:sqref>
+          <xm:sqref>B16:G18 B19:C19 F19:G19 B25:C25 E25:G25 B100:I179 B68:I84 J46:J47 B26:G67 B20:G24 H16:I67</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="87" id="{1C71FCB6-BCAC-451A-BC5B-3CC202AE36F0}">
-            <xm:f>$B14&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
+            <xm:f>$B19&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-4.9989318521683403E-2"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>D21</xm:sqref>
-[...12 lines deleted...]
-          <xm:sqref>J44:J46</xm:sqref>
+          <xm:sqref>D25</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:R196"/>
+  <dimension ref="A2:R198"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A146" zoomScale="53" zoomScaleNormal="85" zoomScaleSheetLayoutView="53" workbookViewId="0">
-      <selection activeCell="D6" sqref="D6:G6"/>
+    <sheetView view="pageBreakPreview" zoomScale="53" zoomScaleNormal="85" zoomScaleSheetLayoutView="53" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="21.6" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="83" customWidth="1"/>
     <col min="2" max="2" width="30.3984375" style="81" customWidth="1"/>
     <col min="3" max="3" width="18.8984375" style="83" customWidth="1"/>
     <col min="4" max="4" width="32.3984375" style="83" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.59765625" style="84" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.3984375" style="84" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="118.69921875" style="86" customWidth="1"/>
     <col min="8" max="8" width="28.5" style="84" customWidth="1"/>
     <col min="9" max="9" width="8" style="83" customWidth="1"/>
     <col min="10" max="10" width="11.69921875" style="85" customWidth="1"/>
     <col min="11" max="11" width="11.69921875" style="83" customWidth="1"/>
     <col min="12" max="13" width="11.69921875" style="85" customWidth="1"/>
     <col min="14" max="14" width="8" style="83" customWidth="1"/>
     <col min="15" max="15" width="14.19921875" style="83" customWidth="1"/>
     <col min="16" max="16" width="10.69921875" style="83" customWidth="1"/>
     <col min="17" max="17" width="8" style="83"/>
     <col min="18" max="18" width="11.19921875" style="83" customWidth="1"/>
     <col min="19" max="19" width="21" style="83" customWidth="1"/>
     <col min="20" max="16384" width="8" style="83"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:17" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B2" s="81" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="82">
-        <v>46045</v>
+        <v>46066</v>
       </c>
       <c r="E2" s="83"/>
       <c r="G2" s="84"/>
       <c r="I2" s="173"/>
       <c r="J2" s="83"/>
       <c r="K2" s="85"/>
       <c r="L2" s="83"/>
       <c r="N2" s="85"/>
     </row>
     <row r="3" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C3" s="131">
-        <v>46045</v>
-[...6 lines deleted...]
-      <c r="G3" s="224"/>
+        <v>46066</v>
+      </c>
+      <c r="D3" s="224" t="s">
+        <v>451</v>
+      </c>
+      <c r="E3" s="225"/>
+      <c r="F3" s="225"/>
+      <c r="G3" s="225"/>
     </row>
     <row r="4" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C4" s="131">
-        <v>46037</v>
-[...6 lines deleted...]
-      <c r="G4" s="224"/>
+        <v>46045</v>
+      </c>
+      <c r="D4" s="224" t="s">
+        <v>445</v>
+      </c>
+      <c r="E4" s="225"/>
+      <c r="F4" s="225"/>
+      <c r="G4" s="225"/>
     </row>
     <row r="5" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C5" s="131">
         <v>46037</v>
       </c>
-      <c r="D5" s="223" t="s">
-[...4 lines deleted...]
-      <c r="G5" s="224"/>
+      <c r="D5" s="224" t="s">
+        <v>438</v>
+      </c>
+      <c r="E5" s="225"/>
+      <c r="F5" s="225"/>
+      <c r="G5" s="225"/>
     </row>
     <row r="6" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C6" s="131">
+        <v>46037</v>
+      </c>
+      <c r="D6" s="224" t="s">
+        <v>432</v>
+      </c>
+      <c r="E6" s="225"/>
+      <c r="F6" s="225"/>
+      <c r="G6" s="225"/>
+    </row>
+    <row r="7" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C7" s="131">
         <v>45939</v>
       </c>
-      <c r="D6" s="223" t="s">
+      <c r="D7" s="224" t="s">
         <v>373</v>
       </c>
-      <c r="E6" s="224"/>
-[...7 lines deleted...]
-      <c r="B8" s="221" t="s">
+      <c r="E7" s="225"/>
+      <c r="F7" s="225"/>
+      <c r="G7" s="225"/>
+    </row>
+    <row r="8" spans="2:17" ht="22.2" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C8" s="82"/>
+    </row>
+    <row r="9" spans="2:17" s="90" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B9" s="228" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="222"/>
-      <c r="D8" s="143" t="s">
+      <c r="C9" s="229"/>
+      <c r="D9" s="143" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="122" t="s">
+      <c r="E9" s="122" t="s">
         <v>12</v>
       </c>
-      <c r="F8" s="89" t="s">
+      <c r="F9" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="G8" s="89" t="s">
+      <c r="G9" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="H8" s="89" t="s">
+      <c r="H9" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="J8" s="91"/>
-[...25 lines deleted...]
-      <c r="P9" s="96"/>
+      <c r="J9" s="91"/>
+      <c r="L9" s="91"/>
+      <c r="M9" s="91"/>
+      <c r="P9" s="92"/>
       <c r="Q9" s="92"/>
     </row>
     <row r="10" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B10" s="93">
-        <v>45754</v>
+        <v>45749</v>
       </c>
       <c r="C10" s="115"/>
       <c r="D10" s="136" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E10" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F10" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>18</v>
+      </c>
+      <c r="G10" s="206" t="s">
+        <v>19</v>
       </c>
       <c r="H10" s="95" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="P10" s="92"/>
+        <v>20</v>
+      </c>
+      <c r="P10" s="96"/>
       <c r="Q10" s="92"/>
     </row>
     <row r="11" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B11" s="93">
-        <v>45755</v>
+        <v>45754</v>
       </c>
       <c r="C11" s="115"/>
       <c r="D11" s="136" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E11" s="119" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>23</v>
+      </c>
+      <c r="G11" s="206" t="s">
+        <v>24</v>
       </c>
       <c r="H11" s="95" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="P11" s="92"/>
       <c r="Q11" s="92"/>
     </row>
     <row r="12" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B12" s="93">
-        <v>45757</v>
+        <v>45755</v>
       </c>
       <c r="C12" s="115"/>
       <c r="D12" s="136" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E12" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F12" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="G12" s="207" t="s">
-        <v>31</v>
+      <c r="G12" s="206" t="s">
+        <v>333</v>
       </c>
       <c r="H12" s="95" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="P12" s="92"/>
       <c r="Q12" s="92"/>
     </row>
     <row r="13" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B13" s="93">
-        <v>45748</v>
+        <v>45757</v>
       </c>
       <c r="C13" s="115"/>
       <c r="D13" s="136" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E13" s="119" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F13" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>26</v>
+      </c>
+      <c r="G13" s="206" t="s">
+        <v>31</v>
       </c>
       <c r="H13" s="95" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P13" s="92"/>
       <c r="Q13" s="92"/>
     </row>
     <row r="14" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B14" s="93">
-        <v>45762</v>
+        <v>45748</v>
       </c>
       <c r="C14" s="115"/>
       <c r="D14" s="136" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E14" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F14" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G14" s="208" t="s">
-        <v>35</v>
+      <c r="G14" s="206" t="s">
+        <v>33</v>
       </c>
       <c r="H14" s="95" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="P14" s="92"/>
       <c r="Q14" s="92"/>
     </row>
     <row r="15" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B15" s="93">
-        <v>45763</v>
-[...3 lines deleted...]
-      </c>
+        <v>45762</v>
+      </c>
+      <c r="C15" s="115"/>
       <c r="D15" s="136" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="119" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="F15" s="94" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G15" s="207" t="s">
-        <v>344</v>
+        <v>35</v>
       </c>
       <c r="H15" s="95" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="P15" s="92"/>
       <c r="Q15" s="92"/>
     </row>
     <row r="16" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B16" s="93">
-        <v>45768</v>
-[...1 lines deleted...]
-      <c r="C16" s="115"/>
+        <v>45763</v>
+      </c>
+      <c r="C16" s="115" t="s">
+        <v>37</v>
+      </c>
       <c r="D16" s="136" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E16" s="119" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="F16" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>18</v>
+      </c>
+      <c r="G16" s="206" t="s">
+        <v>344</v>
       </c>
       <c r="H16" s="95" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="P16" s="92"/>
       <c r="Q16" s="92"/>
     </row>
     <row r="17" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B17" s="93">
-        <v>45769</v>
+        <v>45768</v>
       </c>
       <c r="C17" s="115"/>
       <c r="D17" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="119" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F17" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>23</v>
+      </c>
+      <c r="G17" s="206" t="s">
+        <v>42</v>
       </c>
       <c r="H17" s="95" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="P17" s="92"/>
       <c r="Q17" s="92"/>
     </row>
     <row r="18" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B18" s="93">
-        <v>45771</v>
+        <v>45769</v>
       </c>
       <c r="C18" s="115"/>
       <c r="D18" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F18" s="94" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>26</v>
+      </c>
+      <c r="G18" s="206" t="s">
+        <v>334</v>
       </c>
       <c r="H18" s="95" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="P18" s="92"/>
       <c r="Q18" s="92"/>
     </row>
-    <row r="19" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...17 lines deleted...]
-        <v>34</v>
+    <row r="19" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B19" s="93">
+        <v>45771</v>
+      </c>
+      <c r="C19" s="115"/>
+      <c r="D19" s="136" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" s="119" t="s">
+        <v>30</v>
+      </c>
+      <c r="F19" s="94" t="s">
+        <v>45</v>
+      </c>
+      <c r="G19" s="206" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" s="95" t="s">
+        <v>47</v>
       </c>
       <c r="P19" s="92"/>
       <c r="Q19" s="92"/>
     </row>
-    <row r="20" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...8 lines deleted...]
-      <c r="E20" s="137" t="s">
+    <row r="20" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B20" s="145">
+        <v>45772</v>
+      </c>
+      <c r="C20" s="150"/>
+      <c r="D20" s="161" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" s="121" t="s">
         <v>22</v>
       </c>
-      <c r="F20" s="138" t="s">
+      <c r="F20" s="103" t="s">
         <v>23</v>
       </c>
-      <c r="G20" s="210" t="s">
-[...2 lines deleted...]
-      <c r="H20" s="140" t="s">
+      <c r="G20" s="208" t="s">
+        <v>48</v>
+      </c>
+      <c r="H20" s="101" t="s">
         <v>34</v>
       </c>
       <c r="P20" s="92"/>
       <c r="Q20" s="92"/>
     </row>
     <row r="21" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A21" s="98"/>
-      <c r="B21" s="93">
-[...9 lines deleted...]
-      <c r="F21" s="94" t="s">
+      <c r="B21" s="144">
+        <v>45786</v>
+      </c>
+      <c r="C21" s="153"/>
+      <c r="D21" s="160" t="s">
+        <v>16</v>
+      </c>
+      <c r="E21" s="137" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="138" t="s">
         <v>23</v>
       </c>
-      <c r="G21" s="207" t="s">
-[...3 lines deleted...]
-        <v>51</v>
+      <c r="G21" s="209" t="s">
+        <v>33</v>
+      </c>
+      <c r="H21" s="140" t="s">
+        <v>34</v>
       </c>
       <c r="P21" s="92"/>
       <c r="Q21" s="92"/>
     </row>
     <row r="22" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="98"/>
       <c r="B22" s="93">
-        <v>45790</v>
+        <v>45789</v>
       </c>
       <c r="C22" s="115"/>
       <c r="D22" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="119" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F22" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>23</v>
+      </c>
+      <c r="G22" s="206" t="s">
+        <v>50</v>
       </c>
       <c r="H22" s="95" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="P22" s="92"/>
       <c r="Q22" s="92"/>
     </row>
     <row r="23" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B23" s="93">
-        <v>45797</v>
+        <v>45790</v>
       </c>
       <c r="C23" s="115"/>
       <c r="D23" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E23" s="119" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>26</v>
+      </c>
+      <c r="G23" s="206" t="s">
+        <v>335</v>
       </c>
       <c r="H23" s="95" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="P23" s="92"/>
       <c r="Q23" s="92"/>
     </row>
     <row r="24" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B24" s="93">
-        <v>45798</v>
+        <v>45797</v>
       </c>
       <c r="C24" s="115"/>
       <c r="D24" s="136" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="E24" s="119" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F24" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G24" s="207" t="s">
-        <v>54</v>
+      <c r="G24" s="206" t="s">
+        <v>336</v>
       </c>
       <c r="H24" s="95" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P24" s="92"/>
       <c r="Q24" s="92"/>
     </row>
     <row r="25" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B25" s="93">
-        <v>45799</v>
+        <v>45798</v>
       </c>
       <c r="C25" s="115"/>
       <c r="D25" s="136" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="E25" s="119" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="F25" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G25" s="207" t="s">
-        <v>55</v>
+      <c r="G25" s="206" t="s">
+        <v>54</v>
       </c>
       <c r="H25" s="95" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="P25" s="92"/>
       <c r="Q25" s="92"/>
     </row>
     <row r="26" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B26" s="93">
-        <v>45800</v>
+        <v>45799</v>
       </c>
       <c r="C26" s="115"/>
       <c r="D26" s="136" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="E26" s="119" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F26" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>23</v>
+      </c>
+      <c r="G26" s="206" t="s">
+        <v>55</v>
       </c>
       <c r="H26" s="95" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P26" s="92"/>
       <c r="Q26" s="92"/>
     </row>
     <row r="27" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B27" s="93">
-        <v>45803</v>
+        <v>45800</v>
       </c>
       <c r="C27" s="115"/>
       <c r="D27" s="136" t="s">
-        <v>16</v>
+        <v>56</v>
       </c>
       <c r="E27" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F27" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>18</v>
+      </c>
+      <c r="G27" s="206" t="s">
+        <v>57</v>
       </c>
       <c r="H27" s="95" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="P27" s="92"/>
       <c r="Q27" s="92"/>
     </row>
     <row r="28" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B28" s="93">
-        <v>45804</v>
+        <v>45803</v>
       </c>
       <c r="C28" s="115"/>
       <c r="D28" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F28" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="G28" s="207" t="s">
-        <v>337</v>
+      <c r="G28" s="206" t="s">
+        <v>58</v>
       </c>
       <c r="H28" s="95" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="P28" s="92"/>
       <c r="Q28" s="92"/>
     </row>
     <row r="29" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B29" s="93">
-        <v>45805</v>
+        <v>45804</v>
       </c>
       <c r="C29" s="115"/>
       <c r="D29" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F29" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="G29" s="207" t="s">
-        <v>60</v>
+      <c r="G29" s="206" t="s">
+        <v>337</v>
       </c>
       <c r="H29" s="95" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="P29" s="92"/>
       <c r="Q29" s="92"/>
     </row>
-    <row r="30" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...7 lines deleted...]
-      <c r="E30" s="121" t="s">
+    <row r="30" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B30" s="93">
+        <v>45805</v>
+      </c>
+      <c r="C30" s="115"/>
+      <c r="D30" s="136" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="F30" s="103" t="s">
-[...6 lines deleted...]
-        <v>62</v>
+      <c r="F30" s="94" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" s="206" t="s">
+        <v>60</v>
+      </c>
+      <c r="H30" s="95" t="s">
+        <v>40</v>
       </c>
       <c r="P30" s="92"/>
       <c r="Q30" s="92"/>
     </row>
-    <row r="31" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...17 lines deleted...]
-        <v>25</v>
+    <row r="31" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B31" s="145">
+        <v>45807</v>
+      </c>
+      <c r="C31" s="150"/>
+      <c r="D31" s="161" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" s="121" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" s="103" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" s="208" t="s">
+        <v>348</v>
+      </c>
+      <c r="H31" s="101" t="s">
+        <v>62</v>
       </c>
       <c r="P31" s="92"/>
       <c r="Q31" s="92"/>
     </row>
     <row r="32" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B32" s="93">
-[...6 lines deleted...]
-      <c r="E32" s="119" t="s">
+      <c r="B32" s="144">
+        <v>45810</v>
+      </c>
+      <c r="C32" s="153"/>
+      <c r="D32" s="160" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" s="137" t="s">
         <v>22</v>
       </c>
-      <c r="F32" s="94" t="s">
+      <c r="F32" s="138" t="s">
         <v>23</v>
       </c>
-      <c r="G32" s="207" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="G32" s="209" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="140" t="s">
+        <v>25</v>
       </c>
       <c r="P32" s="92"/>
       <c r="Q32" s="92"/>
     </row>
     <row r="33" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B33" s="93">
-        <v>45812</v>
+        <v>45811</v>
       </c>
       <c r="C33" s="115"/>
       <c r="D33" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E33" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F33" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>23</v>
+      </c>
+      <c r="G33" s="206" t="s">
+        <v>338</v>
       </c>
       <c r="H33" s="95" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="P33" s="92"/>
       <c r="Q33" s="92"/>
     </row>
     <row r="34" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B34" s="93">
-        <v>45813</v>
+        <v>45812</v>
       </c>
       <c r="C34" s="115"/>
       <c r="D34" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="119" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F34" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>26</v>
+      </c>
+      <c r="G34" s="206" t="s">
+        <v>63</v>
       </c>
       <c r="H34" s="95" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="P34" s="92"/>
       <c r="Q34" s="92"/>
     </row>
     <row r="35" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B35" s="93">
-        <v>45818</v>
+        <v>45813</v>
       </c>
       <c r="C35" s="115"/>
       <c r="D35" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="119" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F35" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>18</v>
+      </c>
+      <c r="G35" s="206" t="s">
+        <v>431</v>
       </c>
       <c r="H35" s="95" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="P35" s="92"/>
       <c r="Q35" s="92"/>
     </row>
     <row r="36" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B36" s="93">
-        <v>45820</v>
+        <v>45818</v>
       </c>
       <c r="C36" s="115"/>
       <c r="D36" s="136" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E36" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F36" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>26</v>
+      </c>
+      <c r="G36" s="206" t="s">
+        <v>339</v>
       </c>
       <c r="H36" s="95" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="P36" s="92"/>
       <c r="Q36" s="92"/>
     </row>
     <row r="37" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B37" s="93">
-        <v>45821</v>
+        <v>45820</v>
       </c>
       <c r="C37" s="115"/>
       <c r="D37" s="136" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E37" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F37" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="G37" s="207" t="s">
-        <v>68</v>
+      <c r="G37" s="206" t="s">
+        <v>350</v>
       </c>
       <c r="H37" s="95" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P37" s="92"/>
       <c r="Q37" s="92"/>
     </row>
     <row r="38" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B38" s="93">
-        <v>45824</v>
+        <v>45821</v>
       </c>
       <c r="C38" s="115"/>
       <c r="D38" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E38" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F38" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>18</v>
+      </c>
+      <c r="G38" s="206" t="s">
+        <v>68</v>
       </c>
       <c r="H38" s="95" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="P38" s="92"/>
       <c r="Q38" s="92"/>
     </row>
     <row r="39" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B39" s="93">
-        <v>45825</v>
+        <v>45824</v>
       </c>
       <c r="C39" s="115"/>
       <c r="D39" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="119" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F39" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>23</v>
+      </c>
+      <c r="G39" s="206" t="s">
+        <v>69</v>
       </c>
       <c r="H39" s="95" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="P39" s="92"/>
       <c r="Q39" s="92"/>
     </row>
     <row r="40" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B40" s="93">
-        <v>45826</v>
+        <v>45825</v>
       </c>
       <c r="C40" s="115"/>
       <c r="D40" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E40" s="119" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F40" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>18</v>
+      </c>
+      <c r="G40" s="206" t="s">
+        <v>346</v>
       </c>
       <c r="H40" s="95" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="P40" s="92"/>
       <c r="Q40" s="92"/>
     </row>
     <row r="41" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B41" s="93">
-        <v>45827</v>
+        <v>45826</v>
       </c>
       <c r="C41" s="115"/>
       <c r="D41" s="136" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="E41" s="119" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="F41" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>26</v>
+      </c>
+      <c r="G41" s="206" t="s">
+        <v>71</v>
       </c>
       <c r="H41" s="95" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="I41" s="84"/>
+        <v>64</v>
+      </c>
       <c r="P41" s="92"/>
       <c r="Q41" s="92"/>
     </row>
     <row r="42" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B42" s="93">
-        <v>45831</v>
+        <v>45827</v>
       </c>
       <c r="C42" s="115"/>
       <c r="D42" s="136" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E42" s="119" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F42" s="94" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>23</v>
+      </c>
+      <c r="G42" s="206" t="s">
+        <v>72</v>
       </c>
       <c r="H42" s="95" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="I42" s="84"/>
       <c r="P42" s="92"/>
       <c r="Q42" s="92"/>
     </row>
     <row r="43" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B43" s="93">
-        <v>45833</v>
-[...3 lines deleted...]
-      </c>
+        <v>45831</v>
+      </c>
+      <c r="C43" s="115"/>
       <c r="D43" s="136" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="E43" s="119" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F43" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>73</v>
+      </c>
+      <c r="G43" s="206" t="s">
+        <v>74</v>
       </c>
       <c r="H43" s="95" t="s">
-        <v>40</v>
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I43" s="84"/>
       <c r="P43" s="92"/>
       <c r="Q43" s="92"/>
     </row>
     <row r="44" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B44" s="93">
-        <v>45834</v>
-[...1 lines deleted...]
-      <c r="C44" s="115"/>
+        <v>45833</v>
+      </c>
+      <c r="C44" s="115" t="s">
+        <v>75</v>
+      </c>
       <c r="D44" s="136" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="E44" s="119" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F44" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>18</v>
+      </c>
+      <c r="G44" s="206" t="s">
+        <v>344</v>
       </c>
       <c r="H44" s="95" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="P44" s="92"/>
       <c r="Q44" s="92"/>
     </row>
-    <row r="45" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...7 lines deleted...]
-      <c r="E45" s="121" t="s">
+    <row r="45" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B45" s="93">
+        <v>45834</v>
+      </c>
+      <c r="C45" s="115"/>
+      <c r="D45" s="136" t="s">
+        <v>16</v>
+      </c>
+      <c r="E45" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="F45" s="103" t="s">
-[...6 lines deleted...]
-        <v>78</v>
+      <c r="F45" s="94" t="s">
+        <v>26</v>
+      </c>
+      <c r="G45" s="206" t="s">
+        <v>66</v>
+      </c>
+      <c r="H45" s="95" t="s">
+        <v>67</v>
       </c>
       <c r="P45" s="92"/>
       <c r="Q45" s="92"/>
     </row>
-    <row r="46" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...6 lines deleted...]
-      <c r="E46" s="137" t="s">
+    <row r="46" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B46" s="145">
+        <v>45835</v>
+      </c>
+      <c r="C46" s="150"/>
+      <c r="D46" s="161" t="s">
+        <v>77</v>
+      </c>
+      <c r="E46" s="121" t="s">
         <v>30</v>
       </c>
-      <c r="F46" s="138" t="s">
-[...6 lines deleted...]
-        <v>80</v>
+      <c r="F46" s="103" t="s">
+        <v>23</v>
+      </c>
+      <c r="G46" s="208" t="s">
+        <v>349</v>
+      </c>
+      <c r="H46" s="101" t="s">
+        <v>78</v>
       </c>
       <c r="P46" s="92"/>
       <c r="Q46" s="92"/>
     </row>
     <row r="47" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B47" s="93">
-[...16 lines deleted...]
-        <v>82</v>
+      <c r="B47" s="144">
+        <v>45839</v>
+      </c>
+      <c r="D47" s="164" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" s="137" t="s">
+        <v>30</v>
+      </c>
+      <c r="F47" s="138" t="s">
+        <v>26</v>
+      </c>
+      <c r="G47" s="209" t="s">
+        <v>79</v>
+      </c>
+      <c r="H47" s="140" t="s">
+        <v>80</v>
       </c>
       <c r="P47" s="92"/>
       <c r="Q47" s="92"/>
     </row>
     <row r="48" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B48" s="93">
-        <v>45841</v>
+        <v>45840</v>
       </c>
       <c r="C48" s="116"/>
       <c r="D48" s="155" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="E48" s="119" t="s">
         <v>17</v>
       </c>
       <c r="F48" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>23</v>
+      </c>
+      <c r="G48" s="206" t="s">
+        <v>81</v>
       </c>
       <c r="H48" s="95" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="P48" s="92"/>
       <c r="Q48" s="92"/>
     </row>
     <row r="49" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B49" s="93">
-        <v>45842</v>
+        <v>45841</v>
       </c>
       <c r="C49" s="116"/>
       <c r="D49" s="155" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E49" s="119" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F49" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>18</v>
+      </c>
+      <c r="G49" s="206" t="s">
+        <v>83</v>
       </c>
       <c r="H49" s="95" t="s">
-        <v>85</v>
+        <v>32</v>
       </c>
       <c r="P49" s="92"/>
       <c r="Q49" s="92"/>
     </row>
     <row r="50" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B50" s="93">
-        <v>45845</v>
-[...2 lines deleted...]
-      <c r="D50" s="136" t="s">
+        <v>45842</v>
+      </c>
+      <c r="C50" s="116"/>
+      <c r="D50" s="155" t="s">
         <v>16</v>
       </c>
       <c r="E50" s="119" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F50" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>23</v>
+      </c>
+      <c r="G50" s="206" t="s">
+        <v>84</v>
       </c>
       <c r="H50" s="95" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="P50" s="92"/>
       <c r="Q50" s="92"/>
     </row>
     <row r="51" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B51" s="93">
-        <v>45846</v>
+        <v>45845</v>
       </c>
       <c r="C51" s="115"/>
       <c r="D51" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E51" s="119" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F51" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>18</v>
+      </c>
+      <c r="G51" s="206" t="s">
+        <v>86</v>
       </c>
       <c r="H51" s="95" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="P51" s="92"/>
       <c r="Q51" s="92"/>
     </row>
     <row r="52" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B52" s="93">
-        <v>45847</v>
+        <v>45846</v>
       </c>
       <c r="C52" s="115"/>
-      <c r="D52" s="155" t="s">
+      <c r="D52" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E52" s="119" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>26</v>
+      </c>
+      <c r="G52" s="206" t="s">
+        <v>340</v>
       </c>
       <c r="H52" s="95" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="P52" s="92"/>
       <c r="Q52" s="92"/>
     </row>
     <row r="53" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B53" s="93">
-        <v>45853</v>
+        <v>45847</v>
       </c>
       <c r="C53" s="115"/>
       <c r="D53" s="155" t="s">
         <v>16</v>
       </c>
       <c r="E53" s="119" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="F53" s="94" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>23</v>
+      </c>
+      <c r="G53" s="206" t="s">
+        <v>345</v>
       </c>
       <c r="H53" s="95" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="P53" s="92"/>
       <c r="Q53" s="92"/>
     </row>
     <row r="54" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B54" s="93">
-        <v>45854</v>
-[...2 lines deleted...]
-      <c r="D54" s="136" t="s">
+        <v>45853</v>
+      </c>
+      <c r="C54" s="115"/>
+      <c r="D54" s="155" t="s">
         <v>16</v>
       </c>
       <c r="E54" s="119" t="s">
-        <v>17</v>
+        <v>88</v>
       </c>
       <c r="F54" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>89</v>
+      </c>
+      <c r="G54" s="206" t="s">
+        <v>90</v>
       </c>
       <c r="H54" s="95" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="P54" s="92"/>
       <c r="Q54" s="92"/>
     </row>
     <row r="55" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B55" s="93">
-        <v>45860</v>
+        <v>45854</v>
       </c>
       <c r="C55" s="117"/>
       <c r="D55" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E55" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F55" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>23</v>
+      </c>
+      <c r="G55" s="206" t="s">
+        <v>91</v>
       </c>
       <c r="H55" s="95" t="s">
-        <v>28</v>
+        <v>82</v>
       </c>
       <c r="P55" s="92"/>
       <c r="Q55" s="92"/>
     </row>
-    <row r="56" spans="2:18" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="56" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B56" s="93">
-        <v>45862</v>
+        <v>45860</v>
       </c>
       <c r="C56" s="117"/>
       <c r="D56" s="136" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="E56" s="119" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F56" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>18</v>
+      </c>
+      <c r="G56" s="206" t="s">
+        <v>92</v>
       </c>
       <c r="H56" s="95" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-      <c r="O56" s="83"/>
+        <v>28</v>
+      </c>
       <c r="P56" s="92"/>
       <c r="Q56" s="92"/>
-      <c r="R56" s="83"/>
-[...1 lines deleted...]
-    <row r="57" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    </row>
+    <row r="57" spans="2:18" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B57" s="93">
-        <v>45863</v>
+        <v>45862</v>
       </c>
       <c r="C57" s="117"/>
       <c r="D57" s="136" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="E57" s="119" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F57" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G57" s="207" t="s">
-        <v>33</v>
+      <c r="G57" s="206" t="s">
+        <v>54</v>
       </c>
       <c r="H57" s="95" t="s">
-        <v>34</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="J57" s="85"/>
+      <c r="K57" s="83"/>
+      <c r="L57" s="85"/>
+      <c r="M57" s="85"/>
+      <c r="O57" s="83"/>
       <c r="P57" s="92"/>
       <c r="Q57" s="92"/>
+      <c r="R57" s="83"/>
     </row>
     <row r="58" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B58" s="93">
-        <v>45866</v>
+        <v>45863</v>
       </c>
       <c r="C58" s="117"/>
       <c r="D58" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E58" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F58" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G58" s="207" t="s">
-        <v>323</v>
+      <c r="G58" s="206" t="s">
+        <v>33</v>
       </c>
       <c r="H58" s="95" t="s">
-        <v>324</v>
+        <v>34</v>
       </c>
       <c r="P58" s="92"/>
       <c r="Q58" s="92"/>
     </row>
     <row r="59" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B59" s="93">
-        <v>45867</v>
-[...1 lines deleted...]
-      <c r="C59" s="118"/>
+        <v>45866</v>
+      </c>
+      <c r="C59" s="117"/>
       <c r="D59" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E59" s="119" t="s">
         <v>30</v>
       </c>
       <c r="F59" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>23</v>
+      </c>
+      <c r="G59" s="206" t="s">
+        <v>323</v>
       </c>
       <c r="H59" s="95" t="s">
-        <v>94</v>
+        <v>324</v>
       </c>
       <c r="P59" s="92"/>
       <c r="Q59" s="92"/>
     </row>
-    <row r="60" spans="2:18" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...7 lines deleted...]
-      <c r="E60" s="121" t="s">
+    <row r="60" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B60" s="93">
+        <v>45867</v>
+      </c>
+      <c r="C60" s="118"/>
+      <c r="D60" s="136" t="s">
+        <v>16</v>
+      </c>
+      <c r="E60" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="F60" s="103" t="s">
-[...6 lines deleted...]
-        <v>96</v>
+      <c r="F60" s="94" t="s">
+        <v>18</v>
+      </c>
+      <c r="G60" s="206" t="s">
+        <v>93</v>
+      </c>
+      <c r="H60" s="95" t="s">
+        <v>94</v>
       </c>
       <c r="P60" s="92"/>
       <c r="Q60" s="92"/>
     </row>
-    <row r="61" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...10 lines deleted...]
-      <c r="F61" s="138" t="s">
+    <row r="61" spans="2:18" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B61" s="145">
+        <v>45869</v>
+      </c>
+      <c r="C61" s="163"/>
+      <c r="D61" s="161" t="s">
+        <v>56</v>
+      </c>
+      <c r="E61" s="121" t="s">
+        <v>30</v>
+      </c>
+      <c r="F61" s="103" t="s">
         <v>26</v>
       </c>
-      <c r="G61" s="210" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="G61" s="208" t="s">
+        <v>95</v>
+      </c>
+      <c r="H61" s="101" t="s">
+        <v>96</v>
       </c>
       <c r="P61" s="92"/>
       <c r="Q61" s="92"/>
     </row>
     <row r="62" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B62" s="93">
-[...16 lines deleted...]
-        <v>99</v>
+      <c r="B62" s="144">
+        <v>45870</v>
+      </c>
+      <c r="C62" s="165"/>
+      <c r="D62" s="160" t="s">
+        <v>16</v>
+      </c>
+      <c r="E62" s="137" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" s="138" t="s">
+        <v>26</v>
+      </c>
+      <c r="G62" s="209" t="s">
+        <v>97</v>
+      </c>
+      <c r="H62" s="140" t="s">
+        <v>20</v>
       </c>
       <c r="P62" s="92"/>
       <c r="Q62" s="92"/>
     </row>
     <row r="63" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B63" s="93">
-        <v>45874</v>
+        <v>45873</v>
       </c>
       <c r="C63" s="117"/>
       <c r="D63" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E63" s="119" t="s">
         <v>22</v>
       </c>
       <c r="F63" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>23</v>
+      </c>
+      <c r="G63" s="206" t="s">
+        <v>98</v>
       </c>
       <c r="H63" s="95" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="P63" s="92"/>
       <c r="Q63" s="92"/>
     </row>
     <row r="64" spans="2:18" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B64" s="93">
-        <v>45875</v>
+        <v>45874</v>
       </c>
       <c r="C64" s="117"/>
       <c r="D64" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E64" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F64" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>18</v>
+      </c>
+      <c r="G64" s="206" t="s">
+        <v>351</v>
       </c>
       <c r="H64" s="95" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="P64" s="92"/>
       <c r="Q64" s="92"/>
     </row>
     <row r="65" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B65" s="93">
-        <v>45876</v>
+        <v>45875</v>
       </c>
       <c r="C65" s="117"/>
-      <c r="D65" s="155" t="s">
-        <v>29</v>
+      <c r="D65" s="136" t="s">
+        <v>16</v>
       </c>
       <c r="E65" s="119" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F65" s="94" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>26</v>
+      </c>
+      <c r="G65" s="206" t="s">
+        <v>101</v>
       </c>
       <c r="H65" s="95" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="P65" s="92"/>
       <c r="Q65" s="92"/>
     </row>
     <row r="66" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B66" s="93">
-        <v>45877</v>
+        <v>45876</v>
       </c>
       <c r="C66" s="117"/>
-      <c r="D66" s="136" t="s">
-        <v>16</v>
+      <c r="D66" s="155" t="s">
+        <v>29</v>
       </c>
       <c r="E66" s="119" t="s">
         <v>30</v>
       </c>
       <c r="F66" s="94" t="s">
         <v>45</v>
       </c>
-      <c r="G66" s="207" t="s">
-        <v>103</v>
+      <c r="G66" s="206" t="s">
+        <v>102</v>
       </c>
       <c r="H66" s="95" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="P66" s="92"/>
       <c r="Q66" s="92"/>
     </row>
     <row r="67" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B67" s="93">
-        <v>45890</v>
+        <v>45877</v>
       </c>
       <c r="C67" s="117"/>
       <c r="D67" s="136" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="E67" s="119" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="F67" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>45</v>
+      </c>
+      <c r="G67" s="206" t="s">
+        <v>103</v>
       </c>
       <c r="H67" s="95" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="P67" s="92"/>
       <c r="Q67" s="92"/>
     </row>
     <row r="68" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B68" s="93">
-        <v>45891</v>
+        <v>45890</v>
       </c>
       <c r="C68" s="117"/>
       <c r="D68" s="136" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="E68" s="119" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F68" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G68" s="207" t="s">
-        <v>48</v>
+      <c r="G68" s="206" t="s">
+        <v>72</v>
       </c>
       <c r="H68" s="95" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P68" s="92"/>
       <c r="Q68" s="92"/>
     </row>
     <row r="69" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B69" s="93">
-        <v>45894</v>
+        <v>45891</v>
       </c>
       <c r="C69" s="117"/>
       <c r="D69" s="136" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="E69" s="119" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="F69" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G69" s="207" t="s">
-        <v>104</v>
+      <c r="G69" s="206" t="s">
+        <v>48</v>
       </c>
       <c r="H69" s="95" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="P69" s="92"/>
       <c r="Q69" s="92"/>
     </row>
     <row r="70" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B70" s="93">
-        <v>45895</v>
+        <v>45894</v>
       </c>
       <c r="C70" s="117"/>
       <c r="D70" s="136" t="s">
         <v>77</v>
       </c>
       <c r="E70" s="119" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="F70" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>23</v>
+      </c>
+      <c r="G70" s="206" t="s">
+        <v>104</v>
       </c>
       <c r="H70" s="95" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="P70" s="92"/>
       <c r="Q70" s="92"/>
     </row>
     <row r="71" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B71" s="93">
-        <v>45896</v>
+        <v>45895</v>
       </c>
       <c r="C71" s="117"/>
       <c r="D71" s="136" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="E71" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F71" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="G71" s="207" t="s">
-        <v>105</v>
+      <c r="G71" s="206" t="s">
+        <v>341</v>
       </c>
       <c r="H71" s="95" t="s">
-        <v>64</v>
+        <v>28</v>
       </c>
       <c r="P71" s="92"/>
       <c r="Q71" s="92"/>
     </row>
-    <row r="72" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...19 lines deleted...]
-        <v>40</v>
+    <row r="72" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B72" s="93">
+        <v>45896</v>
+      </c>
+      <c r="C72" s="117"/>
+      <c r="D72" s="136" t="s">
+        <v>16</v>
+      </c>
+      <c r="E72" s="119" t="s">
+        <v>17</v>
+      </c>
+      <c r="F72" s="94" t="s">
+        <v>26</v>
+      </c>
+      <c r="G72" s="206" t="s">
+        <v>105</v>
+      </c>
+      <c r="H72" s="95" t="s">
+        <v>64</v>
       </c>
       <c r="P72" s="92"/>
       <c r="Q72" s="92"/>
     </row>
-    <row r="73" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...10 lines deleted...]
-      <c r="F73" s="138" t="s">
+    <row r="73" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B73" s="145">
+        <v>45897</v>
+      </c>
+      <c r="C73" s="163" t="s">
+        <v>106</v>
+      </c>
+      <c r="D73" s="161" t="s">
+        <v>53</v>
+      </c>
+      <c r="E73" s="121" t="s">
+        <v>38</v>
+      </c>
+      <c r="F73" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="G73" s="210" t="s">
-[...3 lines deleted...]
-        <v>62</v>
+      <c r="G73" s="208" t="s">
+        <v>344</v>
+      </c>
+      <c r="H73" s="101" t="s">
+        <v>40</v>
       </c>
       <c r="P73" s="92"/>
       <c r="Q73" s="92"/>
     </row>
     <row r="74" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B74" s="93">
-[...6 lines deleted...]
-      <c r="E74" s="119" t="s">
+      <c r="B74" s="144">
+        <v>45902</v>
+      </c>
+      <c r="C74" s="165"/>
+      <c r="D74" s="160" t="s">
+        <v>16</v>
+      </c>
+      <c r="E74" s="137" t="s">
         <v>30</v>
       </c>
-      <c r="F74" s="94" t="s">
-[...6 lines deleted...]
-        <v>108</v>
+      <c r="F74" s="138" t="s">
+        <v>18</v>
+      </c>
+      <c r="G74" s="209" t="s">
+        <v>348</v>
+      </c>
+      <c r="H74" s="140" t="s">
+        <v>62</v>
       </c>
       <c r="P74" s="92"/>
       <c r="Q74" s="92"/>
     </row>
     <row r="75" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B75" s="93">
-        <v>45904</v>
+        <v>45903</v>
       </c>
       <c r="C75" s="117"/>
       <c r="D75" s="136" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="E75" s="119" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="F75" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G75" s="207" t="s">
-        <v>111</v>
+      <c r="G75" s="206" t="s">
+        <v>107</v>
       </c>
       <c r="H75" s="95" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="P75" s="92"/>
       <c r="Q75" s="92"/>
     </row>
     <row r="76" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B76" s="93">
-        <v>45905</v>
+        <v>45904</v>
       </c>
       <c r="C76" s="117"/>
       <c r="D76" s="136" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="E76" s="119" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
       <c r="F76" s="94" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>326</v>
+        <v>23</v>
+      </c>
+      <c r="G76" s="206" t="s">
+        <v>111</v>
       </c>
       <c r="H76" s="95" t="s">
-        <v>113</v>
+        <v>32</v>
       </c>
       <c r="P76" s="92"/>
       <c r="Q76" s="92"/>
     </row>
     <row r="77" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B77" s="93">
-        <v>45909</v>
+        <v>45905</v>
       </c>
       <c r="C77" s="117"/>
       <c r="D77" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E77" s="119" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F77" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>112</v>
+      </c>
+      <c r="G77" s="206" t="s">
+        <v>326</v>
       </c>
       <c r="H77" s="95" t="s">
-        <v>28</v>
+        <v>113</v>
       </c>
       <c r="P77" s="92"/>
       <c r="Q77" s="92"/>
     </row>
     <row r="78" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B78" s="93">
-        <v>45910</v>
+        <v>45909</v>
       </c>
       <c r="C78" s="117"/>
       <c r="D78" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E78" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F78" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="G78" s="207" t="s">
-        <v>114</v>
+      <c r="G78" s="206" t="s">
+        <v>342</v>
       </c>
       <c r="H78" s="95" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="P78" s="92"/>
       <c r="Q78" s="92"/>
     </row>
     <row r="79" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B79" s="93">
-        <v>45912</v>
+        <v>45910</v>
       </c>
       <c r="C79" s="117"/>
       <c r="D79" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E79" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F79" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>26</v>
+      </c>
+      <c r="G79" s="206" t="s">
+        <v>114</v>
       </c>
       <c r="H79" s="95" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="P79" s="92"/>
       <c r="Q79" s="92"/>
     </row>
     <row r="80" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B80" s="93">
-        <v>45916</v>
+        <v>45912</v>
       </c>
       <c r="C80" s="117"/>
       <c r="D80" s="136" t="s">
-        <v>320</v>
+        <v>16</v>
       </c>
       <c r="E80" s="119" t="s">
         <v>22</v>
       </c>
       <c r="F80" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>18</v>
+      </c>
+      <c r="G80" s="206" t="s">
+        <v>57</v>
       </c>
       <c r="H80" s="95" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="P80" s="92"/>
       <c r="Q80" s="92"/>
     </row>
     <row r="81" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B81" s="93">
-        <v>45918</v>
+        <v>45916</v>
       </c>
       <c r="C81" s="117"/>
       <c r="D81" s="136" t="s">
-        <v>53</v>
+        <v>320</v>
       </c>
       <c r="E81" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F81" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G81" s="207" t="s">
-        <v>35</v>
+      <c r="G81" s="206" t="s">
+        <v>336</v>
       </c>
       <c r="H81" s="95" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="P81" s="92"/>
       <c r="Q81" s="92"/>
     </row>
     <row r="82" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B82" s="93">
-        <v>45924</v>
-[...15 lines deleted...]
-        <v>117</v>
+        <v>45918</v>
+      </c>
+      <c r="C82" s="117"/>
+      <c r="D82" s="136" t="s">
+        <v>53</v>
+      </c>
+      <c r="E82" s="119" t="s">
+        <v>17</v>
+      </c>
+      <c r="F82" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="G82" s="206" t="s">
+        <v>35</v>
+      </c>
+      <c r="H82" s="95" t="s">
+        <v>36</v>
       </c>
       <c r="P82" s="92"/>
       <c r="Q82" s="92"/>
     </row>
     <row r="83" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B83" s="93">
-        <v>45926</v>
+        <v>45924</v>
       </c>
       <c r="C83" s="123"/>
-      <c r="D83" s="136" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="119" t="s">
+      <c r="D83" s="155" t="s">
+        <v>56</v>
+      </c>
+      <c r="E83" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="F83" s="94" t="s">
-[...3 lines deleted...]
-        <v>321</v>
+      <c r="F83" s="125" t="s">
+        <v>115</v>
+      </c>
+      <c r="G83" s="206" t="s">
+        <v>116</v>
       </c>
       <c r="H83" s="126" t="s">
-        <v>322</v>
+        <v>117</v>
       </c>
       <c r="P83" s="92"/>
       <c r="Q83" s="92"/>
     </row>
     <row r="84" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B84" s="93">
-        <v>45929</v>
+        <v>45926</v>
       </c>
       <c r="C84" s="123"/>
       <c r="D84" s="136" t="s">
         <v>77</v>
       </c>
       <c r="E84" s="119" t="s">
         <v>88</v>
       </c>
       <c r="F84" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G84" s="207" t="s">
-        <v>354</v>
+      <c r="G84" s="206" t="s">
+        <v>321</v>
       </c>
       <c r="H84" s="126" t="s">
-        <v>355</v>
+        <v>322</v>
       </c>
       <c r="P84" s="92"/>
       <c r="Q84" s="92"/>
     </row>
-    <row r="85" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...17 lines deleted...]
-        <v>118</v>
+    <row r="85" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B85" s="93">
+        <v>45929</v>
+      </c>
+      <c r="C85" s="123"/>
+      <c r="D85" s="136" t="s">
+        <v>77</v>
+      </c>
+      <c r="E85" s="119" t="s">
+        <v>88</v>
+      </c>
+      <c r="F85" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="G85" s="206" t="s">
+        <v>354</v>
+      </c>
+      <c r="H85" s="126" t="s">
+        <v>355</v>
       </c>
       <c r="P85" s="92"/>
       <c r="Q85" s="92"/>
     </row>
-    <row r="86" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B86" s="166">
+    <row r="86" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B86" s="145">
+        <v>45930</v>
+      </c>
+      <c r="C86" s="102"/>
+      <c r="D86" s="156" t="s">
+        <v>16</v>
+      </c>
+      <c r="E86" s="152" t="s">
+        <v>30</v>
+      </c>
+      <c r="F86" s="151" t="s">
+        <v>363</v>
+      </c>
+      <c r="G86" s="208" t="s">
+        <v>343</v>
+      </c>
+      <c r="H86" s="101" t="s">
+        <v>118</v>
+      </c>
+      <c r="P86" s="92"/>
+      <c r="Q86" s="92"/>
+    </row>
+    <row r="87" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B87" s="166">
         <v>45931</v>
       </c>
-      <c r="C86" s="167"/>
-      <c r="D86" s="146" t="s">
+      <c r="C87" s="167"/>
+      <c r="D87" s="146" t="s">
         <v>77</v>
       </c>
-      <c r="E86" s="168" t="s">
+      <c r="E87" s="168" t="s">
         <v>17</v>
       </c>
-      <c r="F86" s="169" t="s">
+      <c r="F87" s="169" t="s">
         <v>23</v>
       </c>
-      <c r="G86" s="211" t="s">
+      <c r="G87" s="210" t="s">
         <v>69</v>
       </c>
-      <c r="H86" s="170" t="s">
+      <c r="H87" s="170" t="s">
         <v>70</v>
       </c>
-      <c r="P86" s="96"/>
-[...22 lines deleted...]
-      <c r="P87" s="92"/>
+      <c r="P87" s="96"/>
       <c r="Q87" s="92"/>
     </row>
     <row r="88" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B88" s="144">
-        <v>45933</v>
+        <v>45932</v>
       </c>
       <c r="C88" s="123"/>
-      <c r="D88" s="136" t="s">
-        <v>16</v>
+      <c r="D88" s="147" t="s">
+        <v>109</v>
       </c>
       <c r="E88" s="119" t="s">
-        <v>364</v>
+        <v>110</v>
       </c>
       <c r="F88" s="94" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>112</v>
+      </c>
+      <c r="G88" s="206" t="s">
+        <v>119</v>
       </c>
       <c r="H88" s="95" t="s">
-        <v>51</v>
+        <v>120</v>
       </c>
       <c r="P88" s="92"/>
       <c r="Q88" s="92"/>
     </row>
     <row r="89" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B89" s="144">
-        <v>45937</v>
+        <v>45933</v>
       </c>
       <c r="C89" s="123"/>
       <c r="D89" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E89" s="119" t="s">
-        <v>22</v>
+        <v>364</v>
       </c>
       <c r="F89" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>363</v>
+      </c>
+      <c r="G89" s="206" t="s">
+        <v>362</v>
       </c>
       <c r="H89" s="95" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="P89" s="92"/>
       <c r="Q89" s="92"/>
     </row>
     <row r="90" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B90" s="93">
-[...6 lines deleted...]
-        <v>121</v>
+      <c r="B90" s="144">
+        <v>45937</v>
+      </c>
+      <c r="C90" s="123"/>
+      <c r="D90" s="136" t="s">
+        <v>16</v>
       </c>
       <c r="E90" s="119" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F90" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>26</v>
+      </c>
+      <c r="G90" s="206" t="s">
+        <v>333</v>
       </c>
       <c r="H90" s="95" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="P90" s="92"/>
       <c r="Q90" s="92"/>
     </row>
-    <row r="91" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="91" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B91" s="93">
-        <v>45940</v>
-[...1 lines deleted...]
-      <c r="C91" s="123"/>
+        <v>45938</v>
+      </c>
+      <c r="C91" s="123" t="s">
+        <v>360</v>
+      </c>
       <c r="D91" s="147" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="E91" s="119" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F91" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="G91" s="207" t="s">
-        <v>68</v>
+      <c r="G91" s="206" t="s">
+        <v>344</v>
       </c>
       <c r="H91" s="95" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="P91" s="92"/>
       <c r="Q91" s="92"/>
     </row>
-    <row r="92" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="92" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B92" s="93">
-        <v>45945</v>
+        <v>45940</v>
       </c>
       <c r="C92" s="123"/>
-      <c r="D92" s="157" t="s">
+      <c r="D92" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E92" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F92" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="G92" s="207" t="s">
-        <v>19</v>
+      <c r="G92" s="206" t="s">
+        <v>68</v>
       </c>
       <c r="H92" s="95" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="P92" s="92"/>
       <c r="Q92" s="92"/>
     </row>
     <row r="93" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B93" s="93">
-        <v>45946</v>
+        <v>45945</v>
       </c>
       <c r="C93" s="123"/>
-      <c r="D93" s="147" t="s">
-        <v>53</v>
+      <c r="D93" s="157" t="s">
+        <v>16</v>
       </c>
       <c r="E93" s="119" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="F93" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>18</v>
+      </c>
+      <c r="G93" s="206" t="s">
+        <v>19</v>
       </c>
       <c r="H93" s="95" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="P93" s="92"/>
       <c r="Q93" s="92"/>
     </row>
     <row r="94" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B94" s="93">
-        <v>45951</v>
+        <v>45946</v>
       </c>
       <c r="C94" s="123"/>
       <c r="D94" s="147" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E94" s="119" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F94" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>23</v>
+      </c>
+      <c r="G94" s="206" t="s">
+        <v>54</v>
       </c>
       <c r="H94" s="95" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="P94" s="92"/>
       <c r="Q94" s="92"/>
     </row>
     <row r="95" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B95" s="93">
-        <v>45952</v>
+        <v>45951</v>
       </c>
       <c r="C95" s="123"/>
-      <c r="D95" s="136" t="s">
+      <c r="D95" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E95" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F95" s="94" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>26</v>
+      </c>
+      <c r="G95" s="206" t="s">
+        <v>334</v>
       </c>
       <c r="H95" s="95" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="P95" s="92"/>
       <c r="Q95" s="92"/>
     </row>
     <row r="96" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B96" s="93">
-        <v>45954</v>
+        <v>45952</v>
       </c>
       <c r="C96" s="123"/>
-      <c r="D96" s="158" t="s">
+      <c r="D96" s="136" t="s">
         <v>16</v>
       </c>
       <c r="E96" s="119" t="s">
-        <v>316</v>
+        <v>30</v>
       </c>
       <c r="F96" s="94" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>45</v>
+      </c>
+      <c r="G96" s="206" t="s">
+        <v>46</v>
       </c>
       <c r="H96" s="95" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="P96" s="92"/>
       <c r="Q96" s="92"/>
     </row>
-    <row r="97" spans="2:17" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="97" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B97" s="93">
+        <v>45954</v>
+      </c>
+      <c r="C97" s="123"/>
+      <c r="D97" s="158" t="s">
+        <v>16</v>
+      </c>
+      <c r="E97" s="119" t="s">
+        <v>316</v>
+      </c>
+      <c r="F97" s="94" t="s">
+        <v>73</v>
+      </c>
+      <c r="G97" s="211" t="s">
+        <v>74</v>
+      </c>
+      <c r="H97" s="95" t="s">
+        <v>51</v>
+      </c>
+      <c r="P97" s="92"/>
+      <c r="Q97" s="92"/>
+    </row>
+    <row r="98" spans="2:17" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B98" s="93">
         <v>45957</v>
       </c>
-      <c r="C97" s="123"/>
-      <c r="D97" s="136" t="s">
+      <c r="C98" s="123"/>
+      <c r="D98" s="136" t="s">
         <v>77</v>
       </c>
-      <c r="E97" s="119" t="s">
+      <c r="E98" s="119" t="s">
         <v>88</v>
       </c>
-      <c r="F97" s="94" t="s">
+      <c r="F98" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G97" s="207" t="s">
+      <c r="G98" s="206" t="s">
         <v>352</v>
       </c>
-      <c r="H97" s="95" t="s">
+      <c r="H98" s="95" t="s">
         <v>353</v>
       </c>
-      <c r="J97" s="133"/>
-[...6 lines deleted...]
-      <c r="B98" s="145">
+      <c r="J98" s="133"/>
+      <c r="L98" s="133"/>
+      <c r="M98" s="133"/>
+      <c r="P98" s="134"/>
+      <c r="Q98" s="134"/>
+    </row>
+    <row r="99" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B99" s="145">
         <v>45958</v>
       </c>
-      <c r="C98" s="102"/>
-[...3 lines deleted...]
-      <c r="E98" s="121" t="s">
+      <c r="C99" s="102"/>
+      <c r="D99" s="161" t="s">
+        <v>16</v>
+      </c>
+      <c r="E99" s="121" t="s">
         <v>30</v>
       </c>
-      <c r="F98" s="103" t="s">
+      <c r="F99" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="G98" s="209" t="s">
+      <c r="G99" s="208" t="s">
         <v>346</v>
       </c>
-      <c r="H98" s="101" t="s">
+      <c r="H99" s="101" t="s">
         <v>43</v>
-      </c>
-[...21 lines deleted...]
-        <v>28</v>
       </c>
       <c r="P99" s="92"/>
       <c r="Q99" s="92"/>
     </row>
     <row r="100" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B100" s="93">
-[...16 lines deleted...]
-        <v>82</v>
+      <c r="B100" s="144">
+        <v>45965</v>
+      </c>
+      <c r="C100" s="154"/>
+      <c r="D100" s="149" t="s">
+        <v>16</v>
+      </c>
+      <c r="E100" s="137" t="s">
+        <v>22</v>
+      </c>
+      <c r="F100" s="138" t="s">
+        <v>26</v>
+      </c>
+      <c r="G100" s="209" t="s">
+        <v>335</v>
+      </c>
+      <c r="H100" s="140" t="s">
+        <v>28</v>
       </c>
       <c r="P100" s="92"/>
       <c r="Q100" s="92"/>
     </row>
     <row r="101" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B101" s="93">
-        <v>45968</v>
+        <v>45966</v>
       </c>
       <c r="C101" s="123"/>
       <c r="D101" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E101" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F101" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G101" s="207" t="s">
-        <v>33</v>
+      <c r="G101" s="206" t="s">
+        <v>81</v>
       </c>
       <c r="H101" s="95" t="s">
-        <v>34</v>
+        <v>82</v>
       </c>
       <c r="P101" s="92"/>
       <c r="Q101" s="92"/>
     </row>
     <row r="102" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B102" s="93">
-        <v>45972</v>
+        <v>45968</v>
       </c>
       <c r="C102" s="123"/>
       <c r="D102" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E102" s="119" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="F102" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>23</v>
+      </c>
+      <c r="G102" s="206" t="s">
+        <v>33</v>
       </c>
       <c r="H102" s="95" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="P102" s="92"/>
       <c r="Q102" s="92"/>
     </row>
     <row r="103" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B103" s="93">
-        <v>45975</v>
+        <v>45972</v>
       </c>
       <c r="C103" s="123"/>
       <c r="D103" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E103" s="119" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="F103" s="94" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>18</v>
+      </c>
+      <c r="G103" s="206" t="s">
+        <v>86</v>
       </c>
       <c r="H103" s="95" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="P103" s="92"/>
       <c r="Q103" s="92"/>
     </row>
     <row r="104" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B104" s="93">
-        <v>45978</v>
+        <v>45975</v>
       </c>
       <c r="C104" s="123"/>
       <c r="D104" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E104" s="119" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F104" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>45</v>
+      </c>
+      <c r="G104" s="206" t="s">
+        <v>50</v>
       </c>
       <c r="H104" s="95" t="s">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="P104" s="92"/>
       <c r="Q104" s="92"/>
     </row>
     <row r="105" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B105" s="93">
-        <v>45979</v>
+        <v>45978</v>
       </c>
       <c r="C105" s="123"/>
       <c r="D105" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E105" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F105" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="G105" s="207" t="s">
-        <v>337</v>
+      <c r="G105" s="206" t="s">
+        <v>58</v>
       </c>
       <c r="H105" s="95" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="P105" s="92"/>
       <c r="Q105" s="92"/>
     </row>
     <row r="106" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B106" s="93">
-        <v>45980</v>
+        <v>45979</v>
       </c>
       <c r="C106" s="123"/>
       <c r="D106" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E106" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F106" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>26</v>
+      </c>
+      <c r="G106" s="206" t="s">
+        <v>337</v>
       </c>
       <c r="H106" s="95" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="P106" s="92"/>
       <c r="Q106" s="92"/>
     </row>
     <row r="107" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B107" s="93">
-        <v>45981</v>
+        <v>45980</v>
       </c>
       <c r="C107" s="123"/>
       <c r="D107" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E107" s="119" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F107" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>23</v>
+      </c>
+      <c r="G107" s="206" t="s">
+        <v>91</v>
       </c>
       <c r="H107" s="95" t="s">
-        <v>40</v>
+        <v>82</v>
       </c>
       <c r="P107" s="92"/>
       <c r="Q107" s="92"/>
     </row>
     <row r="108" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B108" s="93">
-        <v>45987</v>
+        <v>45981</v>
       </c>
       <c r="C108" s="123"/>
       <c r="D108" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E108" s="119" t="s">
         <v>30</v>
       </c>
       <c r="F108" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="G108" s="207" t="s">
-        <v>79</v>
+      <c r="G108" s="206" t="s">
+        <v>60</v>
       </c>
       <c r="H108" s="95" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="P108" s="92"/>
       <c r="Q108" s="92"/>
     </row>
     <row r="109" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B109" s="93">
-        <v>45988</v>
+        <v>45987</v>
       </c>
       <c r="C109" s="123"/>
       <c r="D109" s="147" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="E109" s="119" t="s">
         <v>30</v>
       </c>
       <c r="F109" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="G109" s="207" t="s">
-        <v>31</v>
+      <c r="G109" s="206" t="s">
+        <v>79</v>
       </c>
       <c r="H109" s="95" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="P109" s="92"/>
       <c r="Q109" s="92"/>
     </row>
-    <row r="110" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...7 lines deleted...]
-      <c r="E110" s="121" t="s">
+    <row r="110" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B110" s="93">
+        <v>45988</v>
+      </c>
+      <c r="C110" s="123"/>
+      <c r="D110" s="147" t="s">
+        <v>109</v>
+      </c>
+      <c r="E110" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="F110" s="103" t="s">
-[...6 lines deleted...]
-        <v>322</v>
+      <c r="F110" s="94" t="s">
+        <v>26</v>
+      </c>
+      <c r="G110" s="206" t="s">
+        <v>31</v>
+      </c>
+      <c r="H110" s="95" t="s">
+        <v>32</v>
       </c>
       <c r="P110" s="92"/>
       <c r="Q110" s="92"/>
     </row>
-    <row r="111" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...17 lines deleted...]
-        <v>43</v>
+    <row r="111" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B111" s="203">
+        <v>45989</v>
+      </c>
+      <c r="C111" s="102"/>
+      <c r="D111" s="148" t="s">
+        <v>16</v>
+      </c>
+      <c r="E111" s="121" t="s">
+        <v>30</v>
+      </c>
+      <c r="F111" s="103" t="s">
+        <v>327</v>
+      </c>
+      <c r="G111" s="208" t="s">
+        <v>328</v>
+      </c>
+      <c r="H111" s="101" t="s">
+        <v>322</v>
       </c>
       <c r="P111" s="92"/>
       <c r="Q111" s="92"/>
     </row>
     <row r="112" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B112" s="93">
-[...16 lines deleted...]
-        <v>64</v>
+      <c r="B112" s="144">
+        <v>45993</v>
+      </c>
+      <c r="C112" s="154"/>
+      <c r="D112" s="149" t="s">
+        <v>16</v>
+      </c>
+      <c r="E112" s="137" t="s">
+        <v>41</v>
+      </c>
+      <c r="F112" s="138" t="s">
+        <v>23</v>
+      </c>
+      <c r="G112" s="209" t="s">
+        <v>42</v>
+      </c>
+      <c r="H112" s="140" t="s">
+        <v>43</v>
       </c>
       <c r="P112" s="92"/>
       <c r="Q112" s="92"/>
     </row>
     <row r="113" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B113" s="93">
-        <v>45995</v>
+        <v>45994</v>
       </c>
       <c r="C113" s="123"/>
       <c r="D113" s="147" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="E113" s="119" t="s">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="F113" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>26</v>
+      </c>
+      <c r="G113" s="206" t="s">
+        <v>63</v>
       </c>
       <c r="H113" s="95" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="P113" s="92"/>
       <c r="Q113" s="92"/>
     </row>
     <row r="114" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B114" s="93">
-        <v>46000</v>
+        <v>45995</v>
       </c>
       <c r="C114" s="123"/>
       <c r="D114" s="147" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="E114" s="119" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F114" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>23</v>
+      </c>
+      <c r="G114" s="206" t="s">
+        <v>54</v>
       </c>
       <c r="H114" s="95" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="P114" s="92"/>
       <c r="Q114" s="92"/>
     </row>
     <row r="115" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B115" s="93">
-        <v>46001</v>
-[...3 lines deleted...]
-      </c>
+        <v>46000</v>
+      </c>
+      <c r="C115" s="123"/>
       <c r="D115" s="147" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="E115" s="119" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="F115" s="94" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>26</v>
+      </c>
+      <c r="G115" s="206" t="s">
+        <v>339</v>
       </c>
       <c r="H115" s="95" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="P115" s="92"/>
       <c r="Q115" s="92"/>
     </row>
     <row r="116" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B116" s="93">
-        <v>46003</v>
-[...1 lines deleted...]
-      <c r="C116" s="123"/>
+        <v>46001</v>
+      </c>
+      <c r="C116" s="123" t="s">
+        <v>361</v>
+      </c>
       <c r="D116" s="147" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E116" s="119" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F116" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>349</v>
+        <v>317</v>
+      </c>
+      <c r="G116" s="206" t="s">
+        <v>344</v>
       </c>
       <c r="H116" s="95" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="P116" s="92"/>
       <c r="Q116" s="92"/>
     </row>
-    <row r="117" spans="2:17" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="117" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B117" s="93">
-        <v>46006</v>
+        <v>46003</v>
       </c>
       <c r="C117" s="123"/>
-      <c r="D117" s="158" t="s">
+      <c r="D117" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E117" s="119" t="s">
         <v>30</v>
       </c>
       <c r="F117" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G117" s="207" t="s">
-        <v>323</v>
+      <c r="G117" s="206" t="s">
+        <v>349</v>
       </c>
       <c r="H117" s="95" t="s">
-        <v>324</v>
-[...7 lines deleted...]
-    <row r="118" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+        <v>78</v>
+      </c>
+      <c r="P117" s="92"/>
+      <c r="Q117" s="92"/>
+    </row>
+    <row r="118" spans="2:17" s="99" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B118" s="93">
-        <v>46007</v>
+        <v>46006</v>
       </c>
       <c r="C118" s="123"/>
-      <c r="D118" s="147" t="s">
+      <c r="D118" s="158" t="s">
         <v>16</v>
       </c>
       <c r="E118" s="119" t="s">
         <v>30</v>
       </c>
       <c r="F118" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>23</v>
+      </c>
+      <c r="G118" s="206" t="s">
+        <v>323</v>
       </c>
       <c r="H118" s="95" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="Q118" s="92"/>
+        <v>324</v>
+      </c>
+      <c r="J118" s="133"/>
+      <c r="L118" s="133"/>
+      <c r="M118" s="133"/>
+      <c r="P118" s="134"/>
+      <c r="Q118" s="134"/>
     </row>
     <row r="119" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B119" s="93">
-        <v>46008</v>
+        <v>46007</v>
       </c>
       <c r="C119" s="123"/>
       <c r="D119" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E119" s="119" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="F119" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>18</v>
+      </c>
+      <c r="G119" s="206" t="s">
+        <v>347</v>
       </c>
       <c r="H119" s="95" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="P119" s="92"/>
       <c r="Q119" s="92"/>
     </row>
     <row r="120" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B120" s="93">
-        <v>46009</v>
+        <v>46008</v>
       </c>
       <c r="C120" s="123"/>
       <c r="D120" s="147" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="E120" s="119" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="F120" s="94" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>26</v>
+      </c>
+      <c r="G120" s="206" t="s">
+        <v>71</v>
       </c>
       <c r="H120" s="95" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="P120" s="92"/>
       <c r="Q120" s="92"/>
     </row>
     <row r="121" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B121" s="93">
-        <v>46010</v>
+        <v>46009</v>
       </c>
       <c r="C121" s="123"/>
       <c r="D121" s="147" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="E121" s="119" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="F121" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="G121" s="207" t="s">
-        <v>48</v>
+      <c r="G121" s="206" t="s">
+        <v>55</v>
       </c>
       <c r="H121" s="95" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P121" s="92"/>
       <c r="Q121" s="92"/>
     </row>
     <row r="122" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B122" s="93">
-        <v>46013</v>
+        <v>46010</v>
       </c>
       <c r="C122" s="123"/>
-      <c r="D122" s="136" t="s">
-        <v>109</v>
+      <c r="D122" s="147" t="s">
+        <v>16</v>
       </c>
       <c r="E122" s="119" t="s">
-        <v>134</v>
+        <v>22</v>
       </c>
       <c r="F122" s="94" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>23</v>
+      </c>
+      <c r="G122" s="206" t="s">
+        <v>48</v>
       </c>
       <c r="H122" s="95" t="s">
-        <v>195</v>
-[...4 lines deleted...]
-      <c r="M122" s="83"/>
+        <v>34</v>
+      </c>
+      <c r="P122" s="92"/>
+      <c r="Q122" s="92"/>
     </row>
     <row r="123" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B123" s="93">
-        <v>46014</v>
+        <v>46013</v>
       </c>
       <c r="C123" s="123"/>
-      <c r="D123" s="147" t="s">
-        <v>56</v>
+      <c r="D123" s="136" t="s">
+        <v>109</v>
       </c>
       <c r="E123" s="119" t="s">
-        <v>30</v>
+        <v>134</v>
       </c>
       <c r="F123" s="94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>363</v>
+      </c>
+      <c r="G123" s="212" t="s">
+        <v>194</v>
       </c>
       <c r="H123" s="95" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-      <c r="Q123" s="92"/>
+        <v>195</v>
+      </c>
+      <c r="I123" s="92"/>
+      <c r="J123" s="83"/>
+      <c r="L123" s="83"/>
+      <c r="M123" s="83"/>
     </row>
     <row r="124" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B124" s="93">
-        <v>46015</v>
-[...3 lines deleted...]
-        <v>16</v>
+        <v>46014</v>
+      </c>
+      <c r="C124" s="123"/>
+      <c r="D124" s="147" t="s">
+        <v>56</v>
       </c>
       <c r="E124" s="119" t="s">
         <v>30</v>
       </c>
       <c r="F124" s="94" t="s">
         <v>26</v>
       </c>
-      <c r="G124" s="214" t="s">
-        <v>66</v>
+      <c r="G124" s="206" t="s">
+        <v>95</v>
       </c>
       <c r="H124" s="95" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="P124" s="92"/>
       <c r="Q124" s="92"/>
     </row>
-    <row r="125" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...7 lines deleted...]
-      <c r="E125" s="152" t="s">
+    <row r="125" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B125" s="93">
+        <v>46015</v>
+      </c>
+      <c r="C125" s="135"/>
+      <c r="D125" s="171" t="s">
+        <v>16</v>
+      </c>
+      <c r="E125" s="119" t="s">
         <v>30</v>
       </c>
-      <c r="F125" s="151" t="s">
-[...8 lines deleted...]
-      <c r="I125" s="84"/>
+      <c r="F125" s="94" t="s">
+        <v>26</v>
+      </c>
+      <c r="G125" s="213" t="s">
+        <v>66</v>
+      </c>
+      <c r="H125" s="95" t="s">
+        <v>67</v>
+      </c>
       <c r="P125" s="92"/>
       <c r="Q125" s="92"/>
     </row>
-    <row r="126" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...17 lines deleted...]
-        <v>43</v>
+    <row r="126" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B126" s="203">
+        <v>46016</v>
+      </c>
+      <c r="C126" s="204"/>
+      <c r="D126" s="156" t="s">
+        <v>16</v>
+      </c>
+      <c r="E126" s="152" t="s">
+        <v>30</v>
+      </c>
+      <c r="F126" s="151" t="s">
+        <v>363</v>
+      </c>
+      <c r="G126" s="214" t="s">
+        <v>365</v>
+      </c>
+      <c r="H126" s="205" t="s">
+        <v>366</v>
       </c>
       <c r="I126" s="84"/>
       <c r="P126" s="92"/>
       <c r="Q126" s="92"/>
     </row>
     <row r="127" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B127" s="93">
-[...9 lines deleted...]
-      <c r="F127" s="94" t="s">
+      <c r="B127" s="144">
+        <v>46028</v>
+      </c>
+      <c r="C127" s="154"/>
+      <c r="D127" s="149" t="s">
+        <v>16</v>
+      </c>
+      <c r="E127" s="137" t="s">
+        <v>22</v>
+      </c>
+      <c r="F127" s="138" t="s">
         <v>23</v>
       </c>
-      <c r="G127" s="97" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G127" s="139" t="s">
+        <v>336</v>
+      </c>
+      <c r="H127" s="140" t="s">
+        <v>43</v>
+      </c>
+      <c r="I127" s="84"/>
       <c r="P127" s="92"/>
       <c r="Q127" s="92"/>
     </row>
     <row r="128" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B128" s="93">
-        <v>46030</v>
+        <v>46029</v>
       </c>
       <c r="C128" s="123"/>
       <c r="D128" s="147" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="E128" s="119" t="s">
-        <v>17</v>
+        <v>316</v>
       </c>
       <c r="F128" s="94" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G128" s="97" t="s">
-        <v>350</v>
+        <v>24</v>
       </c>
       <c r="H128" s="95" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="P128" s="92"/>
       <c r="Q128" s="92"/>
     </row>
     <row r="129" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B129" s="93">
-        <v>46031</v>
+        <v>46030</v>
       </c>
       <c r="C129" s="123"/>
       <c r="D129" s="147" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="E129" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F129" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G129" s="97" t="s">
-        <v>57</v>
+        <v>350</v>
       </c>
       <c r="H129" s="95" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P129" s="92"/>
       <c r="Q129" s="92"/>
     </row>
     <row r="130" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B130" s="93">
-        <v>46035</v>
+        <v>46031</v>
       </c>
       <c r="C130" s="123"/>
       <c r="D130" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E130" s="119" t="s">
         <v>22</v>
       </c>
       <c r="F130" s="94" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G130" s="97" t="s">
-        <v>340</v>
+        <v>57</v>
       </c>
       <c r="H130" s="95" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="P130" s="92"/>
       <c r="Q130" s="92"/>
     </row>
     <row r="131" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B131" s="93">
-        <v>46036</v>
+        <v>46035</v>
       </c>
       <c r="C131" s="123"/>
       <c r="D131" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E131" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F131" s="94" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G131" s="97" t="s">
-        <v>84</v>
+        <v>340</v>
       </c>
       <c r="H131" s="95" t="s">
-        <v>85</v>
+        <v>28</v>
       </c>
       <c r="P131" s="92"/>
       <c r="Q131" s="92"/>
     </row>
     <row r="132" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B132" s="93">
-        <v>46037</v>
+        <v>46036</v>
       </c>
       <c r="C132" s="123"/>
       <c r="D132" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E132" s="119" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F132" s="94" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>23</v>
+      </c>
+      <c r="G132" s="97" t="s">
+        <v>84</v>
+      </c>
+      <c r="H132" s="95" t="s">
+        <v>85</v>
       </c>
       <c r="P132" s="92"/>
       <c r="Q132" s="92"/>
     </row>
     <row r="133" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B133" s="109">
-[...16 lines deleted...]
-        <v>372</v>
+      <c r="B133" s="93">
+        <v>46037</v>
+      </c>
+      <c r="C133" s="123"/>
+      <c r="D133" s="147" t="s">
+        <v>16</v>
+      </c>
+      <c r="E133" s="119" t="s">
+        <v>22</v>
+      </c>
+      <c r="F133" s="94" t="s">
+        <v>122</v>
+      </c>
+      <c r="G133" s="38" t="s">
+        <v>370</v>
+      </c>
+      <c r="H133" s="39" t="s">
+        <v>40</v>
       </c>
       <c r="P133" s="92"/>
       <c r="Q133" s="92"/>
     </row>
     <row r="134" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B134" s="93">
-[...16 lines deleted...]
-        <v>118</v>
+      <c r="B134" s="109">
+        <v>46041</v>
+      </c>
+      <c r="C134" s="132"/>
+      <c r="D134" s="159" t="s">
+        <v>16</v>
+      </c>
+      <c r="E134" s="120" t="s">
+        <v>368</v>
+      </c>
+      <c r="F134" s="108" t="s">
+        <v>369</v>
+      </c>
+      <c r="G134" s="197" t="s">
+        <v>371</v>
+      </c>
+      <c r="H134" s="61" t="s">
+        <v>372</v>
       </c>
       <c r="P134" s="92"/>
       <c r="Q134" s="92"/>
     </row>
     <row r="135" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B135" s="93">
-        <v>46043</v>
+        <v>46042</v>
       </c>
       <c r="C135" s="123"/>
       <c r="D135" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E135" s="119" t="s">
-        <v>30</v>
+        <v>123</v>
       </c>
       <c r="F135" s="94" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>23</v>
+      </c>
+      <c r="G135" s="127" t="s">
+        <v>343</v>
       </c>
       <c r="H135" s="95" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="P135" s="92"/>
       <c r="Q135" s="92"/>
     </row>
     <row r="136" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B136" s="93">
-        <v>46044</v>
+        <v>46043</v>
       </c>
       <c r="C136" s="123"/>
       <c r="D136" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E136" s="119" t="s">
         <v>30</v>
       </c>
       <c r="F136" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G136" s="97" t="s">
-        <v>348</v>
+        <v>93</v>
       </c>
       <c r="H136" s="95" t="s">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="P136" s="92"/>
       <c r="Q136" s="92"/>
     </row>
     <row r="137" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B137" s="93">
-        <v>46049</v>
+        <v>46044</v>
       </c>
       <c r="C137" s="123"/>
       <c r="D137" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E137" s="119" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F137" s="94" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="97" t="s">
-        <v>92</v>
+        <v>348</v>
       </c>
       <c r="H137" s="95" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="P137" s="92"/>
       <c r="Q137" s="92"/>
     </row>
-    <row r="138" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...17 lines deleted...]
-        <v>85</v>
+    <row r="138" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B138" s="93">
+        <v>46049</v>
+      </c>
+      <c r="C138" s="123"/>
+      <c r="D138" s="147" t="s">
+        <v>16</v>
+      </c>
+      <c r="E138" s="119" t="s">
+        <v>22</v>
+      </c>
+      <c r="F138" s="94" t="s">
+        <v>18</v>
+      </c>
+      <c r="G138" s="97" t="s">
+        <v>92</v>
+      </c>
+      <c r="H138" s="95" t="s">
+        <v>28</v>
       </c>
       <c r="P138" s="92"/>
       <c r="Q138" s="92"/>
     </row>
-    <row r="139" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...17 lines deleted...]
-        <v>99</v>
+    <row r="139" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B139" s="145">
+        <v>46050</v>
+      </c>
+      <c r="C139" s="102"/>
+      <c r="D139" s="148" t="s">
+        <v>16</v>
+      </c>
+      <c r="E139" s="121" t="s">
+        <v>88</v>
+      </c>
+      <c r="F139" s="103" t="s">
+        <v>89</v>
+      </c>
+      <c r="G139" s="142" t="s">
+        <v>90</v>
+      </c>
+      <c r="H139" s="101" t="s">
+        <v>85</v>
       </c>
       <c r="P139" s="92"/>
       <c r="Q139" s="92"/>
     </row>
-    <row r="140" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...17 lines deleted...]
-        <v>51</v>
+    <row r="140" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B140" s="144">
+        <v>46055</v>
+      </c>
+      <c r="C140" s="154"/>
+      <c r="D140" s="149" t="s">
+        <v>16</v>
+      </c>
+      <c r="E140" s="137" t="s">
+        <v>22</v>
+      </c>
+      <c r="F140" s="138" t="s">
+        <v>23</v>
+      </c>
+      <c r="G140" s="196" t="s">
+        <v>98</v>
+      </c>
+      <c r="H140" s="140" t="s">
+        <v>99</v>
       </c>
       <c r="P140" s="92"/>
       <c r="Q140" s="92"/>
     </row>
-    <row r="141" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...17 lines deleted...]
-        <v>28</v>
+    <row r="141" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B141" s="198">
+        <v>46056</v>
+      </c>
+      <c r="C141" s="199"/>
+      <c r="D141" s="200" t="s">
+        <v>16</v>
+      </c>
+      <c r="E141" s="141" t="s">
+        <v>88</v>
+      </c>
+      <c r="F141" s="201" t="s">
+        <v>430</v>
+      </c>
+      <c r="G141" s="202" t="s">
+        <v>429</v>
+      </c>
+      <c r="H141" s="218" t="s">
+        <v>51</v>
       </c>
       <c r="P141" s="92"/>
       <c r="Q141" s="92"/>
     </row>
     <row r="142" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B142" s="93">
-        <v>46065</v>
+        <v>46063</v>
       </c>
       <c r="C142" s="123"/>
       <c r="D142" s="147" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="E142" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F142" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="G142" s="110" t="s">
-        <v>332</v>
+      <c r="G142" s="97" t="s">
+        <v>351</v>
       </c>
       <c r="H142" s="95" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="P142" s="92"/>
       <c r="Q142" s="92"/>
     </row>
     <row r="143" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B143" s="93">
-        <v>46066</v>
+        <v>46065</v>
       </c>
       <c r="C143" s="123"/>
       <c r="D143" s="147" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="E143" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F143" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="G143" s="97" t="s">
-        <v>68</v>
+      <c r="G143" s="110" t="s">
+        <v>332</v>
       </c>
       <c r="H143" s="95" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P143" s="92"/>
       <c r="Q143" s="92"/>
     </row>
     <row r="144" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B144" s="93">
-        <v>46069</v>
+        <v>46066</v>
       </c>
       <c r="C144" s="123"/>
       <c r="D144" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E144" s="119" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F144" s="94" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G144" s="97" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="H144" s="95" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="P144" s="92"/>
       <c r="Q144" s="92"/>
     </row>
     <row r="145" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B145" s="93">
-        <v>46070</v>
+        <v>46069</v>
       </c>
       <c r="C145" s="123"/>
       <c r="D145" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E145" s="119" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F145" s="94" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="G145" s="97" t="s">
-        <v>331</v>
+        <v>97</v>
       </c>
       <c r="H145" s="95" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="P145" s="92"/>
       <c r="Q145" s="92"/>
     </row>
     <row r="146" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B146" s="93">
-        <v>46072</v>
+        <v>46070</v>
       </c>
       <c r="C146" s="123"/>
       <c r="D146" s="147" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="E146" s="119" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="F146" s="94" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>18</v>
+      </c>
+      <c r="G146" s="97" t="s">
+        <v>331</v>
       </c>
       <c r="H146" s="95" t="s">
-        <v>125</v>
+        <v>43</v>
       </c>
       <c r="P146" s="92"/>
       <c r="Q146" s="92"/>
     </row>
-    <row r="147" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...19 lines deleted...]
-        <v>40</v>
+    <row r="147" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B147" s="93">
+        <v>46072</v>
+      </c>
+      <c r="C147" s="123"/>
+      <c r="D147" s="147" t="s">
+        <v>53</v>
+      </c>
+      <c r="E147" s="119" t="s">
+        <v>49</v>
+      </c>
+      <c r="F147" s="94" t="s">
+        <v>122</v>
+      </c>
+      <c r="G147" s="130" t="s">
+        <v>124</v>
+      </c>
+      <c r="H147" s="95" t="s">
+        <v>125</v>
       </c>
       <c r="P147" s="92"/>
       <c r="Q147" s="92"/>
     </row>
-    <row r="148" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...10 lines deleted...]
-      <c r="F148" s="138" t="s">
+    <row r="148" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B148" s="145">
+        <v>46078</v>
+      </c>
+      <c r="C148" s="102" t="s">
+        <v>75</v>
+      </c>
+      <c r="D148" s="148" t="s">
+        <v>121</v>
+      </c>
+      <c r="E148" s="121" t="s">
+        <v>38</v>
+      </c>
+      <c r="F148" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="G148" s="139" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="G148" s="100" t="s">
+        <v>344</v>
+      </c>
+      <c r="H148" s="101" t="s">
+        <v>40</v>
       </c>
       <c r="P148" s="92"/>
       <c r="Q148" s="92"/>
     </row>
     <row r="149" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B149" s="93">
-[...16 lines deleted...]
-        <v>20</v>
+      <c r="B149" s="198">
+        <v>46083</v>
+      </c>
+      <c r="C149" s="220"/>
+      <c r="D149" s="200" t="s">
+        <v>16</v>
+      </c>
+      <c r="E149" s="221" t="s">
+        <v>447</v>
+      </c>
+      <c r="F149" s="221" t="s">
+        <v>448</v>
+      </c>
+      <c r="G149" s="223" t="s">
+        <v>449</v>
+      </c>
+      <c r="H149" s="222" t="s">
+        <v>450</v>
       </c>
       <c r="P149" s="92"/>
       <c r="Q149" s="92"/>
     </row>
     <row r="150" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B150" s="93">
-[...16 lines deleted...]
-        <v>36</v>
+      <c r="B150" s="144">
+        <v>46084</v>
+      </c>
+      <c r="C150" s="154"/>
+      <c r="D150" s="149" t="s">
+        <v>16</v>
+      </c>
+      <c r="E150" s="137" t="s">
+        <v>41</v>
+      </c>
+      <c r="F150" s="138" t="s">
+        <v>18</v>
+      </c>
+      <c r="G150" s="139" t="s">
+        <v>86</v>
+      </c>
+      <c r="H150" s="140" t="s">
+        <v>43</v>
       </c>
       <c r="P150" s="92"/>
       <c r="Q150" s="92"/>
     </row>
     <row r="151" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B151" s="93">
-        <v>46091</v>
+        <v>46085</v>
       </c>
       <c r="C151" s="123"/>
       <c r="D151" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E151" s="119" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F151" s="94" t="s">
         <v>26</v>
       </c>
       <c r="G151" s="97" t="s">
-        <v>341</v>
+        <v>114</v>
       </c>
       <c r="H151" s="95" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="P151" s="92"/>
       <c r="Q151" s="92"/>
     </row>
     <row r="152" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B152" s="93">
-        <v>46094</v>
+        <v>46087</v>
       </c>
       <c r="C152" s="123"/>
       <c r="D152" s="147" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E152" s="119" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F152" s="94" t="s">
         <v>23</v>
       </c>
       <c r="G152" s="97" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="H152" s="95" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="P152" s="92"/>
       <c r="Q152" s="92"/>
     </row>
     <row r="153" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B153" s="93">
-        <v>46099</v>
+        <v>46091</v>
       </c>
       <c r="C153" s="123"/>
       <c r="D153" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E153" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F153" s="94" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G153" s="97" t="s">
-        <v>107</v>
+        <v>341</v>
       </c>
       <c r="H153" s="95" t="s">
-        <v>108</v>
+        <v>28</v>
       </c>
       <c r="P153" s="92"/>
       <c r="Q153" s="92"/>
     </row>
     <row r="154" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B154" s="109">
-[...6 lines deleted...]
-      <c r="E154" s="120" t="s">
+      <c r="B154" s="93">
+        <v>46094</v>
+      </c>
+      <c r="C154" s="123"/>
+      <c r="D154" s="147" t="s">
+        <v>16</v>
+      </c>
+      <c r="E154" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="F154" s="108" t="s">
-[...6 lines deleted...]
-        <v>456</v>
+      <c r="F154" s="94" t="s">
+        <v>23</v>
+      </c>
+      <c r="G154" s="97" t="s">
+        <v>33</v>
+      </c>
+      <c r="H154" s="95" t="s">
+        <v>34</v>
       </c>
       <c r="P154" s="92"/>
       <c r="Q154" s="92"/>
     </row>
     <row r="155" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B155" s="93">
-        <v>46105</v>
+        <v>46099</v>
       </c>
       <c r="C155" s="123"/>
       <c r="D155" s="147" t="s">
         <v>16</v>
       </c>
       <c r="E155" s="119" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F155" s="94" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G155" s="97" t="s">
-        <v>454</v>
+        <v>107</v>
       </c>
       <c r="H155" s="95" t="s">
-        <v>28</v>
+        <v>108</v>
       </c>
       <c r="P155" s="92"/>
       <c r="Q155" s="92"/>
     </row>
     <row r="156" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B156" s="109">
-        <v>46106</v>
-[...1 lines deleted...]
-      <c r="C156" s="123"/>
+        <v>46104</v>
+      </c>
+      <c r="C156" s="132"/>
       <c r="D156" s="159" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="E156" s="120" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F156" s="108" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>441</v>
+      </c>
+      <c r="G156" s="219" t="s">
+        <v>443</v>
       </c>
       <c r="H156" s="111" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="P156" s="92"/>
       <c r="Q156" s="92"/>
     </row>
     <row r="157" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B157" s="93">
-        <v>46107</v>
+        <v>46105</v>
       </c>
       <c r="C157" s="123"/>
       <c r="D157" s="147" t="s">
-        <v>109</v>
+        <v>16</v>
       </c>
       <c r="E157" s="119" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F157" s="94" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>26</v>
+      </c>
+      <c r="G157" s="97" t="s">
+        <v>442</v>
       </c>
       <c r="H157" s="95" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="P157" s="92"/>
       <c r="Q157" s="92"/>
     </row>
     <row r="158" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B158" s="128"/>
+      <c r="B158" s="109">
+        <v>46106</v>
+      </c>
       <c r="C158" s="123"/>
-      <c r="D158" s="147"/>
-[...3 lines deleted...]
-      <c r="H158" s="95"/>
+      <c r="D158" s="159" t="s">
+        <v>109</v>
+      </c>
+      <c r="E158" s="120" t="s">
+        <v>30</v>
+      </c>
+      <c r="F158" s="108" t="s">
+        <v>435</v>
+      </c>
+      <c r="G158" s="217" t="s">
+        <v>437</v>
+      </c>
+      <c r="H158" s="111" t="s">
+        <v>436</v>
+      </c>
       <c r="P158" s="92"/>
       <c r="Q158" s="92"/>
     </row>
     <row r="159" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B159" s="128"/>
+      <c r="B159" s="93">
+        <v>46107</v>
+      </c>
       <c r="C159" s="123"/>
-      <c r="D159" s="147"/>
-[...3 lines deleted...]
-      <c r="H159" s="95"/>
+      <c r="D159" s="147" t="s">
+        <v>109</v>
+      </c>
+      <c r="E159" s="119" t="s">
+        <v>30</v>
+      </c>
+      <c r="F159" s="94" t="s">
+        <v>45</v>
+      </c>
+      <c r="G159" s="206" t="s">
+        <v>102</v>
+      </c>
+      <c r="H159" s="95" t="s">
+        <v>32</v>
+      </c>
       <c r="P159" s="92"/>
       <c r="Q159" s="92"/>
     </row>
     <row r="160" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B160" s="128"/>
       <c r="C160" s="123"/>
-      <c r="D160" s="160"/>
+      <c r="D160" s="147"/>
       <c r="E160" s="119"/>
       <c r="F160" s="94"/>
       <c r="G160" s="97"/>
       <c r="H160" s="95"/>
       <c r="P160" s="92"/>
       <c r="Q160" s="92"/>
     </row>
     <row r="161" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B161" s="162"/>
+      <c r="B161" s="128"/>
       <c r="C161" s="123"/>
-      <c r="D161" s="136"/>
+      <c r="D161" s="147"/>
       <c r="E161" s="119"/>
       <c r="F161" s="94"/>
       <c r="G161" s="97"/>
       <c r="H161" s="95"/>
       <c r="P161" s="92"/>
       <c r="Q161" s="92"/>
     </row>
     <row r="162" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B162" s="128"/>
-      <c r="C162" s="135"/>
-      <c r="D162" s="136"/>
+      <c r="C162" s="123"/>
+      <c r="D162" s="160"/>
       <c r="E162" s="119"/>
       <c r="F162" s="94"/>
       <c r="G162" s="97"/>
       <c r="H162" s="95"/>
       <c r="P162" s="92"/>
       <c r="Q162" s="92"/>
     </row>
-    <row r="163" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...6 lines deleted...]
-      <c r="H163" s="101"/>
+    <row r="163" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B163" s="162"/>
+      <c r="C163" s="123"/>
+      <c r="D163" s="136"/>
+      <c r="E163" s="119"/>
+      <c r="F163" s="94"/>
+      <c r="G163" s="97"/>
+      <c r="H163" s="95"/>
       <c r="P163" s="92"/>
       <c r="Q163" s="92"/>
     </row>
-    <row r="164" spans="2:17" ht="39" customHeight="1" x14ac:dyDescent="0.45">
-[...3 lines deleted...]
-      <c r="G164" s="106"/>
+    <row r="164" spans="2:17" ht="30" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B164" s="128"/>
+      <c r="C164" s="135"/>
+      <c r="D164" s="136"/>
+      <c r="E164" s="119"/>
+      <c r="F164" s="94"/>
+      <c r="G164" s="97"/>
+      <c r="H164" s="95"/>
       <c r="P164" s="92"/>
       <c r="Q164" s="92"/>
     </row>
-    <row r="165" spans="2:17" ht="27" customHeight="1" x14ac:dyDescent="0.45">
-[...5 lines deleted...]
-      <c r="G165" s="107"/>
+    <row r="165" spans="2:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="B165" s="129"/>
+      <c r="C165" s="102"/>
+      <c r="D165" s="161"/>
+      <c r="E165" s="121"/>
+      <c r="F165" s="103"/>
+      <c r="G165" s="100"/>
+      <c r="H165" s="101"/>
       <c r="P165" s="92"/>
       <c r="Q165" s="92"/>
     </row>
-    <row r="166" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-[...19 lines deleted...]
-      <c r="G167" s="224"/>
+    <row r="166" spans="2:17" ht="39" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B166" s="104"/>
+      <c r="C166" s="154"/>
+      <c r="D166" s="105"/>
+      <c r="G166" s="106"/>
+      <c r="P166" s="92"/>
+      <c r="Q166" s="92"/>
+    </row>
+    <row r="167" spans="2:17" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B167" s="104" t="s">
+        <v>126</v>
+      </c>
+      <c r="C167" s="154"/>
+      <c r="D167" s="105"/>
+      <c r="G167" s="107"/>
+      <c r="P167" s="92"/>
+      <c r="Q167" s="92"/>
     </row>
     <row r="168" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C168" s="131">
-        <v>45897</v>
-[...6 lines deleted...]
-      <c r="G168" s="224"/>
+        <v>45902</v>
+      </c>
+      <c r="D168" s="224" t="s">
+        <v>367</v>
+      </c>
+      <c r="E168" s="225"/>
+      <c r="F168" s="225"/>
+      <c r="G168" s="225"/>
     </row>
     <row r="169" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C169" s="131">
         <v>45897</v>
       </c>
-      <c r="D169" s="223" t="s">
-[...4 lines deleted...]
-      <c r="G169" s="224"/>
+      <c r="D169" s="224" t="s">
+        <v>358</v>
+      </c>
+      <c r="E169" s="225"/>
+      <c r="F169" s="225"/>
+      <c r="G169" s="225"/>
     </row>
     <row r="170" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C170" s="131">
-        <v>45894</v>
-[...6 lines deleted...]
-      <c r="G170" s="224"/>
+        <v>45897</v>
+      </c>
+      <c r="D170" s="224" t="s">
+        <v>356</v>
+      </c>
+      <c r="E170" s="225"/>
+      <c r="F170" s="225"/>
+      <c r="G170" s="225"/>
     </row>
     <row r="171" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C171" s="131">
-        <v>45894</v>
-[...6 lines deleted...]
-      <c r="G171" s="224"/>
+        <v>45897</v>
+      </c>
+      <c r="D171" s="224" t="s">
+        <v>357</v>
+      </c>
+      <c r="E171" s="225"/>
+      <c r="F171" s="225"/>
+      <c r="G171" s="225"/>
     </row>
     <row r="172" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C172" s="131">
+        <v>45894</v>
+      </c>
+      <c r="D172" s="224" t="s">
+        <v>359</v>
+      </c>
+      <c r="E172" s="225"/>
+      <c r="F172" s="225"/>
+      <c r="G172" s="225"/>
+    </row>
+    <row r="173" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C173" s="131">
+        <v>45894</v>
+      </c>
+      <c r="D173" s="224" t="s">
+        <v>329</v>
+      </c>
+      <c r="E173" s="225"/>
+      <c r="F173" s="225"/>
+      <c r="G173" s="225"/>
+    </row>
+    <row r="174" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C174" s="131">
         <v>45866</v>
       </c>
-      <c r="D172" s="223" t="s">
+      <c r="D174" s="224" t="s">
         <v>325</v>
       </c>
-      <c r="E172" s="224"/>
-[...4 lines deleted...]
-      <c r="C173" s="82">
+      <c r="E174" s="225"/>
+      <c r="F174" s="225"/>
+      <c r="G174" s="225"/>
+    </row>
+    <row r="175" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C175" s="82">
         <v>45848</v>
       </c>
-      <c r="D173" s="223" t="s">
+      <c r="D175" s="224" t="s">
         <v>319</v>
       </c>
-      <c r="E173" s="224"/>
-[...4 lines deleted...]
-      <c r="C174" s="82">
+      <c r="E175" s="225"/>
+      <c r="F175" s="225"/>
+      <c r="G175" s="225"/>
+    </row>
+    <row r="176" spans="2:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C176" s="82">
         <v>45818</v>
       </c>
-      <c r="D174" s="223" t="s">
+      <c r="D176" s="224" t="s">
         <v>318</v>
       </c>
-      <c r="E174" s="224"/>
-[...24 lines deleted...]
-      <c r="H176" s="113"/>
+      <c r="E176" s="225"/>
+      <c r="F176" s="225"/>
+      <c r="G176" s="225"/>
     </row>
     <row r="177" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C177" s="87">
-        <v>45748</v>
-[...9 lines deleted...]
-    <row r="178" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+        <v>45769</v>
+      </c>
+      <c r="D177" s="232" t="s">
+        <v>330</v>
+      </c>
+      <c r="E177" s="232"/>
+      <c r="F177" s="232"/>
+      <c r="G177" s="232"/>
+    </row>
+    <row r="178" spans="3:17" ht="64.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C178" s="87">
-        <v>45716</v>
-[...6 lines deleted...]
-      <c r="G178" s="226"/>
+        <v>45757</v>
+      </c>
+      <c r="D178" s="232" t="s">
+        <v>2</v>
+      </c>
+      <c r="E178" s="232"/>
+      <c r="F178" s="232"/>
+      <c r="G178" s="232"/>
       <c r="H178" s="113"/>
     </row>
     <row r="179" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C179" s="87">
-        <v>45716</v>
-[...6 lines deleted...]
-      <c r="G179" s="226"/>
+        <v>45748</v>
+      </c>
+      <c r="D179" s="232" t="s">
+        <v>3</v>
+      </c>
+      <c r="E179" s="232"/>
+      <c r="F179" s="232"/>
+      <c r="G179" s="232"/>
       <c r="H179" s="113"/>
     </row>
     <row r="180" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C180" s="87">
+        <v>45716</v>
+      </c>
+      <c r="D180" s="232" t="s">
+        <v>4</v>
+      </c>
+      <c r="E180" s="232"/>
+      <c r="F180" s="232"/>
+      <c r="G180" s="232"/>
+      <c r="H180" s="113"/>
+    </row>
+    <row r="181" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C181" s="87">
+        <v>45716</v>
+      </c>
+      <c r="D181" s="232" t="s">
+        <v>5</v>
+      </c>
+      <c r="E181" s="232"/>
+      <c r="F181" s="232"/>
+      <c r="G181" s="232"/>
+      <c r="H181" s="113"/>
+    </row>
+    <row r="182" spans="3:17" ht="64.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C182" s="87">
         <v>45707</v>
       </c>
-      <c r="D180" s="226" t="s">
+      <c r="D182" s="232" t="s">
         <v>6</v>
       </c>
-      <c r="E180" s="226"/>
-[...5 lines deleted...]
-      <c r="C181" s="87">
+      <c r="E182" s="232"/>
+      <c r="F182" s="232"/>
+      <c r="G182" s="232"/>
+      <c r="H182" s="113"/>
+    </row>
+    <row r="183" spans="3:17" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C183" s="87">
         <v>45694</v>
       </c>
-      <c r="D181" s="226" t="s">
+      <c r="D183" s="232" t="s">
         <v>7</v>
       </c>
-      <c r="E181" s="226"/>
-[...5 lines deleted...]
-      <c r="C182" s="87">
+      <c r="E183" s="232"/>
+      <c r="F183" s="232"/>
+      <c r="G183" s="232"/>
+      <c r="H183" s="113"/>
+    </row>
+    <row r="184" spans="3:17" ht="40.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="C184" s="87">
         <v>45694</v>
       </c>
-      <c r="D182" s="229" t="s">
+      <c r="D184" s="236" t="s">
         <v>8</v>
       </c>
-      <c r="E182" s="229"/>
-[...6 lines deleted...]
-      <c r="C183" s="87">
+      <c r="E184" s="236"/>
+      <c r="F184" s="236"/>
+      <c r="G184" s="236"/>
+      <c r="H184" s="113"/>
+      <c r="J184" s="112"/>
+    </row>
+    <row r="185" spans="3:17" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C185" s="87">
         <v>45686</v>
       </c>
-      <c r="D183" s="225" t="s">
+      <c r="D185" s="231" t="s">
         <v>9</v>
       </c>
-      <c r="E183" s="225"/>
-[...24 lines deleted...]
-    <row r="186" spans="3:17" ht="69" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="E185" s="231"/>
+      <c r="F185" s="231"/>
+      <c r="G185" s="231"/>
+      <c r="H185" s="88"/>
+    </row>
+    <row r="186" spans="3:17" ht="56.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C186" s="82"/>
-      <c r="D186" s="227"/>
-[...3 lines deleted...]
-      <c r="H186" s="228"/>
+      <c r="D186" s="231"/>
+      <c r="E186" s="231"/>
+      <c r="F186" s="231"/>
+      <c r="G186" s="231"/>
+      <c r="H186" s="231"/>
       <c r="P186" s="92"/>
       <c r="Q186" s="92"/>
     </row>
-    <row r="187" spans="3:17" ht="19.95" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="187" spans="3:17" ht="60.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C187" s="82"/>
-      <c r="D187" s="227"/>
-[...3 lines deleted...]
-      <c r="H187" s="228"/>
+      <c r="D187" s="233"/>
+      <c r="E187" s="234"/>
+      <c r="F187" s="234"/>
+      <c r="G187" s="234"/>
+      <c r="H187" s="234"/>
       <c r="P187" s="92"/>
       <c r="Q187" s="92"/>
     </row>
-    <row r="188" spans="3:17" ht="70.95" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="188" spans="3:17" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C188" s="82"/>
-      <c r="D188" s="227"/>
-[...3 lines deleted...]
-      <c r="H188" s="228"/>
+      <c r="D188" s="233"/>
+      <c r="E188" s="234"/>
+      <c r="F188" s="234"/>
+      <c r="G188" s="234"/>
+      <c r="H188" s="234"/>
       <c r="P188" s="92"/>
       <c r="Q188" s="92"/>
     </row>
-    <row r="189" spans="3:17" ht="54" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="189" spans="3:17" ht="19.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C189" s="82"/>
-      <c r="D189" s="227"/>
-[...3 lines deleted...]
-      <c r="H189" s="228"/>
+      <c r="D189" s="233"/>
+      <c r="E189" s="234"/>
+      <c r="F189" s="234"/>
+      <c r="G189" s="234"/>
+      <c r="H189" s="234"/>
       <c r="P189" s="92"/>
       <c r="Q189" s="92"/>
     </row>
-    <row r="190" spans="3:17" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
-[...23 lines deleted...]
-    <row r="193" spans="3:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="190" spans="3:17" ht="70.95" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C190" s="82"/>
+      <c r="D190" s="233"/>
+      <c r="E190" s="234"/>
+      <c r="F190" s="234"/>
+      <c r="G190" s="234"/>
+      <c r="H190" s="234"/>
+      <c r="P190" s="92"/>
+      <c r="Q190" s="92"/>
+    </row>
+    <row r="191" spans="3:17" ht="54" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C191" s="82"/>
+      <c r="D191" s="233"/>
+      <c r="E191" s="234"/>
+      <c r="F191" s="234"/>
+      <c r="G191" s="234"/>
+      <c r="H191" s="234"/>
+      <c r="P191" s="92"/>
+      <c r="Q191" s="92"/>
+    </row>
+    <row r="192" spans="3:17" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C192" s="87"/>
+      <c r="D192" s="231"/>
+      <c r="E192" s="235"/>
+      <c r="F192" s="235"/>
+      <c r="G192" s="235"/>
+      <c r="H192" s="235"/>
+    </row>
+    <row r="193" spans="3:8" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C193" s="87"/>
-      <c r="D193" s="225"/>
-[...13 lines deleted...]
-    <row r="195" spans="3:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="D193" s="231"/>
+      <c r="E193" s="231"/>
+      <c r="F193" s="231"/>
+      <c r="G193" s="231"/>
+      <c r="H193" s="231"/>
+    </row>
+    <row r="194" spans="3:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C194" s="114"/>
+      <c r="D194" s="231"/>
+      <c r="E194" s="231"/>
+      <c r="F194" s="231"/>
+      <c r="G194" s="231"/>
+      <c r="H194" s="231"/>
+    </row>
+    <row r="195" spans="3:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C195" s="87"/>
-      <c r="D195" s="225"/>
-[...5 lines deleted...]
-    <row r="196" spans="3:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="D195" s="231"/>
+      <c r="E195" s="231"/>
+      <c r="F195" s="231"/>
+      <c r="G195" s="231"/>
+      <c r="H195" s="231"/>
+    </row>
+    <row r="196" spans="3:8" ht="55.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C196" s="87"/>
-      <c r="D196" s="225"/>
-[...3 lines deleted...]
-      <c r="H196" s="225"/>
+      <c r="D196" s="231"/>
+      <c r="E196" s="231"/>
+      <c r="F196" s="231"/>
+      <c r="G196" s="231"/>
+      <c r="H196" s="231"/>
+    </row>
+    <row r="197" spans="3:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C197" s="87"/>
+      <c r="D197" s="231"/>
+      <c r="E197" s="231"/>
+      <c r="F197" s="231"/>
+      <c r="G197" s="231"/>
+      <c r="H197" s="231"/>
+    </row>
+    <row r="198" spans="3:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="C198" s="87"/>
+      <c r="D198" s="231"/>
+      <c r="E198" s="231"/>
+      <c r="F198" s="231"/>
+      <c r="G198" s="231"/>
+      <c r="H198" s="231"/>
     </row>
   </sheetData>
-  <autoFilter ref="A8:J157" xr:uid="{00000000-0009-0000-0000-000000000000}">
+  <autoFilter ref="A9:J159" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
-  <mergeCells count="36">
+  <mergeCells count="37">
+    <mergeCell ref="D3:G3"/>
+    <mergeCell ref="D188:H188"/>
+    <mergeCell ref="D172:G172"/>
+    <mergeCell ref="D169:G169"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="D6:G6"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="D187:H187"/>
+    <mergeCell ref="D177:G177"/>
+    <mergeCell ref="D178:G178"/>
+    <mergeCell ref="D179:G179"/>
+    <mergeCell ref="D173:G173"/>
+    <mergeCell ref="D183:G183"/>
+    <mergeCell ref="D184:G184"/>
+    <mergeCell ref="D185:G185"/>
+    <mergeCell ref="D182:G182"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D7:G7"/>
+    <mergeCell ref="D168:G168"/>
+    <mergeCell ref="D171:G171"/>
     <mergeCell ref="D170:G170"/>
-    <mergeCell ref="D167:G167"/>
-[...9 lines deleted...]
-    <mergeCell ref="D188:H188"/>
+    <mergeCell ref="D198:H198"/>
     <mergeCell ref="D189:H189"/>
     <mergeCell ref="D190:H190"/>
     <mergeCell ref="D191:H191"/>
     <mergeCell ref="D192:H192"/>
+    <mergeCell ref="D193:H193"/>
     <mergeCell ref="D194:H194"/>
-    <mergeCell ref="D193:H193"/>
-    <mergeCell ref="D173:G173"/>
+    <mergeCell ref="D196:H196"/>
+    <mergeCell ref="D195:H195"/>
+    <mergeCell ref="D197:H197"/>
+    <mergeCell ref="D186:H186"/>
     <mergeCell ref="D174:G174"/>
-    <mergeCell ref="D5:G5"/>
-[...10 lines deleted...]
-    <mergeCell ref="D185:H185"/>
     <mergeCell ref="D175:G175"/>
     <mergeCell ref="D176:G176"/>
-    <mergeCell ref="D177:G177"/>
-    <mergeCell ref="D171:G171"/>
+    <mergeCell ref="D180:G180"/>
+    <mergeCell ref="D181:G181"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <hyperlinks>
-    <hyperlink ref="G9" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...146 lines deleted...]
-    <hyperlink ref="G155" r:id="rId148" display="［１２４］DC/DCコンバータの徹底理解講座（フォワード型） " xr:uid="{448C1BE8-3DEF-4197-90FA-1261CC606C9C}"/>
+    <hyperlink ref="G10" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="G11" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="G12" r:id="rId3" display="［１２６］DC/DCコンバータの徹底理解講座（電流型・双方向DDコン）" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="G13" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="G14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="G15" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="G16" r:id="rId7" display="［３０２］つくりながら学ぶＤＣ－ＤＣコンバータ" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="G17" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="G18" r:id="rId9" display="［１２７］DC/DCコンバータの徹底理解講座（PFCコンバータ）" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="G19" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="G20" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="G21" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="G23" r:id="rId13" display="［１４９］DC/DCコンバータの徹底理解講座（ソフトスイッチングの動作原理と重要特性）" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="G24" r:id="rId14" display="［１６４］DC/DCコンバータの基礎 ～導入講座～（前編）" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="G25" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="G26" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="G27" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="G28" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
+    <hyperlink ref="G29" r:id="rId19" display="［１５０］DC/DCコンバータの徹底理解講座（共振型DC/DCコンバータ）" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="G30" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="G31" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="G32" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="G33" r:id="rId23" display="［１６５］DC/DCコンバータの基礎 ～導入講座～（後編）" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="G34" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="G35" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="G36" r:id="rId26" display="［１２２］DC/DCコンバータの徹底理解講座（LLCコンバータ） " xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="G45" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="G37" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="G38" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="G39" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="G40" r:id="rId31" display="［１１０］ノイズ対策技術　パワエレノイズの原因と対策" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="G41" r:id="rId32" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="G42" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="G44" r:id="rId34" display="［３０２］つくりながら学ぶＤＣ－ＤＣコンバータ" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="G46" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="G47" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="G48" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="G49" r:id="rId38" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="G50" r:id="rId39" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="G51" r:id="rId40" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="G52" r:id="rId41" display="［１２３］DC/DCコンバータの徹底理解講座（DABコンバータ） 　" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="G53" r:id="rId42" display="［１４３］DCDCコンバータのフィードバッグ制御入門" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="G55" r:id="rId43" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="G56" r:id="rId44" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="G57" r:id="rId45" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="G58" r:id="rId46" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="G60" r:id="rId47" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="G61" r:id="rId48" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="G62" r:id="rId49" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="G63" r:id="rId50" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="G64" r:id="rId51" display="［１１６］演習によるDC/DCコンバータレベルアップ講座" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="G65" r:id="rId52" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="G66" r:id="rId53" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="G68" r:id="rId54" xr:uid="{00000000-0004-0000-0000-000036000000}"/>
+    <hyperlink ref="G69" r:id="rId55" xr:uid="{00000000-0004-0000-0000-000037000000}"/>
+    <hyperlink ref="G70" r:id="rId56" xr:uid="{00000000-0004-0000-0000-000038000000}"/>
+    <hyperlink ref="G71" r:id="rId57" display="［１２５］DC/DCコンバータの徹底理解講座（ブリッジ型） 　" xr:uid="{00000000-0004-0000-0000-000039000000}"/>
+    <hyperlink ref="G72" r:id="rId58" xr:uid="{00000000-0004-0000-0000-00003A000000}"/>
+    <hyperlink ref="G73" r:id="rId59" display="［３０２］つくりながら学ぶＤＣ－ＤＣコンバータ" xr:uid="{00000000-0004-0000-0000-00003B000000}"/>
+    <hyperlink ref="G74" r:id="rId60" xr:uid="{00000000-0004-0000-0000-00003C000000}"/>
+    <hyperlink ref="G75" r:id="rId61" xr:uid="{00000000-0004-0000-0000-00003D000000}"/>
+    <hyperlink ref="G78" r:id="rId62" display="［１２４］DC/DCコンバータの徹底理解講座（フォワード型） " xr:uid="{00000000-0004-0000-0000-00003E000000}"/>
+    <hyperlink ref="G79" r:id="rId63" xr:uid="{00000000-0004-0000-0000-00003F000000}"/>
+    <hyperlink ref="G80" r:id="rId64" xr:uid="{00000000-0004-0000-0000-000040000000}"/>
+    <hyperlink ref="G81" r:id="rId65" display="［１６４］DC/DCコンバータの基礎 ～導入講座～（前編）" xr:uid="{00000000-0004-0000-0000-000041000000}"/>
+    <hyperlink ref="G82" r:id="rId66" xr:uid="{00000000-0004-0000-0000-000042000000}"/>
+    <hyperlink ref="G86" r:id="rId67" display="［１６５］DC/DCコンバータの基礎～導入講座～（後編）" xr:uid="{00000000-0004-0000-0000-000043000000}"/>
+    <hyperlink ref="G76" r:id="rId68" xr:uid="{00000000-0004-0000-0000-000044000000}"/>
+    <hyperlink ref="G54" r:id="rId69" xr:uid="{00000000-0004-0000-0000-000045000000}"/>
+    <hyperlink ref="G22" r:id="rId70" xr:uid="{00000000-0004-0000-0000-000046000000}"/>
+    <hyperlink ref="G43" r:id="rId71" xr:uid="{00000000-0004-0000-0000-000047000000}"/>
+    <hyperlink ref="G67" r:id="rId72" xr:uid="{00000000-0004-0000-0000-000048000000}"/>
+    <hyperlink ref="G83" r:id="rId73" xr:uid="{00000000-0004-0000-0000-000049000000}"/>
+    <hyperlink ref="G77" r:id="rId74" display="［１０２］ＳＰＩＣＥのデバイスモデリング基礎とＡＩ活用" xr:uid="{00000000-0004-0000-0000-00004A000000}"/>
+    <hyperlink ref="G90" r:id="rId75" display="［１２６］DC/DCコンバータの徹底理解講座（電流型・双方向DDコン）" xr:uid="{00000000-0004-0000-0000-00004B000000}"/>
+    <hyperlink ref="G88" r:id="rId76" xr:uid="{00000000-0004-0000-0000-00004C000000}"/>
+    <hyperlink ref="G87" r:id="rId77" xr:uid="{00000000-0004-0000-0000-00004D000000}"/>
+    <hyperlink ref="G91" r:id="rId78" display="［３０２］つくりながら学ぶＤＣ－ＤＣコンバータ" xr:uid="{00000000-0004-0000-0000-00004E000000}"/>
+    <hyperlink ref="G94" r:id="rId79" xr:uid="{00000000-0004-0000-0000-00004F000000}"/>
+    <hyperlink ref="G95" r:id="rId80" display="［１２７］DC/DCコンバータの徹底理解講座（PFCコンバータ）" xr:uid="{00000000-0004-0000-0000-000050000000}"/>
+    <hyperlink ref="G97" r:id="rId81" display="https://pwel.jp/articles/657" xr:uid="{00000000-0004-0000-0000-000051000000}"/>
+    <hyperlink ref="G93" r:id="rId82" xr:uid="{00000000-0004-0000-0000-000052000000}"/>
+    <hyperlink ref="G92" r:id="rId83" xr:uid="{00000000-0004-0000-0000-000053000000}"/>
+    <hyperlink ref="G99" r:id="rId84" display="［１１０］ノイズ対策技術　パワエレノイズの原因と対策" xr:uid="{00000000-0004-0000-0000-000054000000}"/>
+    <hyperlink ref="G100" r:id="rId85" display="［１４９］DC/DCコンバータの徹底理解講座（ソフトスイッチングの動作原理と重要特性）" xr:uid="{00000000-0004-0000-0000-000055000000}"/>
+    <hyperlink ref="G101" r:id="rId86" xr:uid="{00000000-0004-0000-0000-000056000000}"/>
+    <hyperlink ref="G107" r:id="rId87" xr:uid="{00000000-0004-0000-0000-000057000000}"/>
+    <hyperlink ref="G102" r:id="rId88" xr:uid="{00000000-0004-0000-0000-000059000000}"/>
+    <hyperlink ref="G103" r:id="rId89" xr:uid="{00000000-0004-0000-0000-00005A000000}"/>
+    <hyperlink ref="G105" r:id="rId90" xr:uid="{00000000-0004-0000-0000-00005B000000}"/>
+    <hyperlink ref="G106" r:id="rId91" display="［１５０］DC/DCコンバータの徹底理解講座（共振型DC/DCコンバータ）" xr:uid="{00000000-0004-0000-0000-00005C000000}"/>
+    <hyperlink ref="G108" r:id="rId92" xr:uid="{00000000-0004-0000-0000-00005D000000}"/>
+    <hyperlink ref="G109" r:id="rId93" xr:uid="{00000000-0004-0000-0000-00005E000000}"/>
+    <hyperlink ref="G112" r:id="rId94" xr:uid="{00000000-0004-0000-0000-00005F000000}"/>
+    <hyperlink ref="G113" r:id="rId95" xr:uid="{00000000-0004-0000-0000-000060000000}"/>
+    <hyperlink ref="G114" r:id="rId96" xr:uid="{00000000-0004-0000-0000-000061000000}"/>
+    <hyperlink ref="G115" r:id="rId97" display="［１２２］DC/DCコンバータの徹底理解講座（LLCコンバータ） " xr:uid="{00000000-0004-0000-0000-000062000000}"/>
+    <hyperlink ref="G117" r:id="rId98" xr:uid="{00000000-0004-0000-0000-000063000000}"/>
+    <hyperlink ref="G119" r:id="rId99" xr:uid="{00000000-0004-0000-0000-000064000000}"/>
+    <hyperlink ref="G120" r:id="rId100" xr:uid="{00000000-0004-0000-0000-000065000000}"/>
+    <hyperlink ref="G121" r:id="rId101" xr:uid="{00000000-0004-0000-0000-000066000000}"/>
+    <hyperlink ref="G122" r:id="rId102" xr:uid="{00000000-0004-0000-0000-000067000000}"/>
+    <hyperlink ref="G124" r:id="rId103" xr:uid="{00000000-0004-0000-0000-000068000000}"/>
+    <hyperlink ref="G126" r:id="rId104" xr:uid="{00000000-0004-0000-0000-000069000000}"/>
+    <hyperlink ref="G127" r:id="rId105" display="［１６４］DC/DCコンバータの基礎 ～導入講座～（前編）" xr:uid="{00000000-0004-0000-0000-00006A000000}"/>
+    <hyperlink ref="G135" r:id="rId106" display="［１６５］DC/DCコンバータの基礎～導入講座～（後編）" xr:uid="{00000000-0004-0000-0000-00006B000000}"/>
+    <hyperlink ref="G128" r:id="rId107" xr:uid="{00000000-0004-0000-0000-00006C000000}"/>
+    <hyperlink ref="G129" r:id="rId108" xr:uid="{00000000-0004-0000-0000-00006D000000}"/>
+    <hyperlink ref="G130" r:id="rId109" xr:uid="{00000000-0004-0000-0000-00006E000000}"/>
+    <hyperlink ref="G131" r:id="rId110" display="［１２３］DC/DCコンバータの徹底理解講座（DABコンバータ） 　" xr:uid="{00000000-0004-0000-0000-00006F000000}"/>
+    <hyperlink ref="G132" r:id="rId111" xr:uid="{00000000-0004-0000-0000-000070000000}"/>
+    <hyperlink ref="G133" r:id="rId112" display="［１４３］DCDCコンバータのフィードバッグ制御入門" xr:uid="{00000000-0004-0000-0000-000071000000}"/>
+    <hyperlink ref="G137" r:id="rId113" xr:uid="{00000000-0004-0000-0000-000072000000}"/>
+    <hyperlink ref="G138" r:id="rId114" xr:uid="{00000000-0004-0000-0000-000073000000}"/>
+    <hyperlink ref="G139" r:id="rId115" xr:uid="{00000000-0004-0000-0000-000074000000}"/>
+    <hyperlink ref="G140" r:id="rId116" xr:uid="{00000000-0004-0000-0000-000075000000}"/>
+    <hyperlink ref="G142" r:id="rId117" display="［１１６］演習によるDC/DCコンバータレベルアップ講座" xr:uid="{00000000-0004-0000-0000-000077000000}"/>
+    <hyperlink ref="G143" r:id="rId118" display="［１０５］中級者のためのモータ制御　モータを活用するための設計の考え方 " xr:uid="{00000000-0004-0000-0000-000078000000}"/>
+    <hyperlink ref="G144" r:id="rId119" xr:uid="{00000000-0004-0000-0000-000079000000}"/>
+    <hyperlink ref="G145" r:id="rId120" xr:uid="{00000000-0004-0000-0000-00007A000000}"/>
+    <hyperlink ref="G146" r:id="rId121" xr:uid="{00000000-0004-0000-0000-00007B000000}"/>
+    <hyperlink ref="G148" r:id="rId122" display="［３０２］つくりながら学ぶＤＣ－ＤＣコンバータ" xr:uid="{00000000-0004-0000-0000-00007E000000}"/>
+    <hyperlink ref="G150" r:id="rId123" xr:uid="{00000000-0004-0000-0000-00007F000000}"/>
+    <hyperlink ref="G151" r:id="rId124" xr:uid="{00000000-0004-0000-0000-000080000000}"/>
+    <hyperlink ref="G152" r:id="rId125" xr:uid="{00000000-0004-0000-0000-000081000000}"/>
+    <hyperlink ref="G153" r:id="rId126" display="［１２５］DC/DCコンバータの徹底理解講座（ブリッジ型） 　" xr:uid="{00000000-0004-0000-0000-000082000000}"/>
+    <hyperlink ref="G154" r:id="rId127" xr:uid="{00000000-0004-0000-0000-000084000000}"/>
+    <hyperlink ref="G155" r:id="rId128" xr:uid="{00000000-0004-0000-0000-000085000000}"/>
+    <hyperlink ref="G147" r:id="rId129" xr:uid="{00000000-0004-0000-0000-000087000000}"/>
+    <hyperlink ref="G136" r:id="rId130" xr:uid="{00000000-0004-0000-0000-000088000000}"/>
+    <hyperlink ref="G104" r:id="rId131" xr:uid="{00000000-0004-0000-0000-000089000000}"/>
+    <hyperlink ref="G116" r:id="rId132" display="［３０２］つくりながら学ぶＤＣ－ＤＣコンバータ" xr:uid="{00000000-0004-0000-0000-00008A000000}"/>
+    <hyperlink ref="G96" r:id="rId133" xr:uid="{00000000-0004-0000-0000-00008B000000}"/>
+    <hyperlink ref="G159" r:id="rId134" xr:uid="{5D79117A-E6BB-4DE8-AE0D-F105C8F3AC05}"/>
+    <hyperlink ref="G123" r:id="rId135" xr:uid="{37A7B163-4817-4DDC-B882-3C8B49B3B05D}"/>
+    <hyperlink ref="G84" r:id="rId136" xr:uid="{AC2F467E-5935-46A4-BAE4-6A0B04E3FAB5}"/>
+    <hyperlink ref="G59" r:id="rId137" xr:uid="{E98DC293-46D5-45CF-A595-F2C276BCC72B}"/>
+    <hyperlink ref="G118" r:id="rId138" xr:uid="{E97E3119-1058-497E-BF0B-1E5AA8831942}"/>
+    <hyperlink ref="G111" r:id="rId139" xr:uid="{FB6944A8-B83F-4EFA-8A2C-377D1F9A4CAB}"/>
+    <hyperlink ref="G98" r:id="rId140" xr:uid="{35534E63-A671-4FDB-913B-3C8FBC6B56B4}"/>
+    <hyperlink ref="G85" r:id="rId141" xr:uid="{B11D4D17-0AFF-413E-89A8-65DCFF1B96FF}"/>
+    <hyperlink ref="G110" r:id="rId142" xr:uid="{BCAA01BB-1D6A-4DD2-8696-CF1690A856A6}"/>
+    <hyperlink ref="G89" r:id="rId143" xr:uid="{0DAF04F0-4E47-42DA-9856-3C21E0BBF19E}"/>
+    <hyperlink ref="G125" r:id="rId144" xr:uid="{AD08B3A6-ABB1-402D-A371-4696A8DB89E9}"/>
+    <hyperlink ref="G134" r:id="rId145" xr:uid="{71B9ED7B-BA48-415B-94C0-F1950B4F8E0D}"/>
+    <hyperlink ref="G158" r:id="rId146" xr:uid="{A958CC60-3AF5-4229-B55C-4E83A1EC3550}"/>
+    <hyperlink ref="G156" r:id="rId147" xr:uid="{9C483EEF-D9E9-4928-A7E8-C882C4367F7A}"/>
+    <hyperlink ref="G157" r:id="rId148" display="［１２４］DC/DCコンバータの徹底理解講座（フォワード型） " xr:uid="{448C1BE8-3DEF-4197-90FA-1261CC606C9C}"/>
+    <hyperlink ref="G149" r:id="rId149" xr:uid="{873203B9-6C15-44EA-826E-A9E0DE10E1BF}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="45" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId149"/>
+  <pageSetup paperSize="8" scale="45" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId150"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="72" max="7" man="1"/>
-    <brk id="183" max="7" man="1"/>
+    <brk id="73" max="7" man="1"/>
+    <brk id="185" max="7" man="1"/>
   </rowBreaks>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="1" id="{215E1FCA-72F8-48C8-B4A5-71F3B313D2BB}">
-            <xm:f>$B9&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
+            <xm:f>$B10&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-4.9989318521683403E-2"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B9:H84 B85:C153 D123:D153 E134:H153 B155:C163 B154:H154 D155:H157</xm:sqref>
+          <xm:sqref>B10:H85 B86:C155 D124:D155 E135:H155 B156:H166</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="85" id="{A2193128-8157-4E30-A5CD-27C03C6AAFD5}">
-            <xm:f>$B164&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
+            <xm:f>$B199&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-4.9989318521683403E-2"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B164:H164 B197:H276</xm:sqref>
+          <xm:sqref>B199:H278</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="2" id="{31E0F4AD-8007-417B-8B92-C9A0EDD91AEF}">
             <xm:f>'セミナー_2024年度 '!$B116&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[程一覧20250129更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-4.9989318521683403E-2"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>D122:E122 G122:H122</xm:sqref>
+          <xm:sqref>D123:E123 G123:H123</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="82" id="{D5251C14-D9E1-43DA-80E6-68937C4095FD}">
-            <xm:f>$B85&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
+            <xm:f>$B86&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-4.9989318521683403E-2"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>D85:H121 F122</xm:sqref>
+          <xm:sqref>D86:H122 F123</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="79" id="{BB8A90F1-6A98-4F35-9CAA-9693EF018D71}">
-            <xm:f>$B158&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
+          <x14:cfRule type="expression" priority="5" id="{D9E3D94B-950A-4103-8BD9-1B062DCFC3F8}">
+            <xm:f>$B124&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-4.9989318521683403E-2"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>D158:H163</xm:sqref>
+          <xm:sqref>E124:H132</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="5" id="{D9E3D94B-950A-4103-8BD9-1B062DCFC3F8}">
-            <xm:f>$B123&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
+          <x14:cfRule type="expression" priority="29" id="{68DF35AE-5B9A-4B7F-B94F-B44E8A029F0C}">
+            <xm:f>$B133&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[程一覧20250129更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-4.9989318521683403E-2"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>E123:H131</xm:sqref>
+          <xm:sqref>E133:H134</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="29" id="{68DF35AE-5B9A-4B7F-B94F-B44E8A029F0C}">
-            <xm:f>$B132&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[程一覧20250129更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
+          <x14:cfRule type="expression" priority="84" id="{5EBA34E0-C436-44D6-9439-57DFE176A0C1}">
+            <xm:f>$B42&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-4.9989318521683403E-2"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>E132:H133</xm:sqref>
+          <xm:sqref>I42:I43</xm:sqref>
         </x14:conditionalFormatting>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-          <x14:cfRule type="expression" priority="84" id="{5EBA34E0-C436-44D6-9439-57DFE176A0C1}">
-            <xm:f>$B41&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
+          <x14:cfRule type="expression" priority="78" id="{00883ABE-7DF8-42B3-8A36-B1A19A8EB305}">
+            <xm:f>$B126&gt;='https://mywaypl-my.sharepoint.com/personal/sato_c_myway_co_jp/Documents/Microsoft Teams チャット ファイル/[★日程一覧20250128更新_2025年度前期セミナースケジュール.xlsx]演算用'!#REF!</xm:f>
             <x14:dxf>
               <fill>
                 <patternFill>
                   <bgColor theme="0" tint="-4.9989318521683403E-2"/>
                 </patternFill>
               </fill>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>I41:I42</xm:sqref>
-[...12 lines deleted...]
-          <xm:sqref>I125:I126</xm:sqref>
+          <xm:sqref>I126:I127</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I151"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="58" zoomScaleNormal="85" zoomScaleSheetLayoutView="58" workbookViewId="0">
       <selection activeCell="F11" sqref="F11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="17.399999999999999" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="2" customWidth="1"/>
     <col min="2" max="2" width="25.59765625" style="27" customWidth="1"/>
     <col min="3" max="3" width="13" style="2" customWidth="1"/>
     <col min="4" max="4" width="19.19921875" style="2" customWidth="1"/>
     <col min="5" max="5" width="17.19921875" style="4" customWidth="1"/>
     <col min="6" max="6" width="13.59765625" style="4" customWidth="1"/>
     <col min="7" max="7" width="97.3984375" style="30" customWidth="1"/>
     <col min="8" max="8" width="16" style="4" customWidth="1"/>
@@ -11220,87 +11159,87 @@
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.45">
       <c r="C1" s="3"/>
       <c r="G1" s="28"/>
       <c r="H1" s="29"/>
     </row>
     <row r="2" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B2" s="27" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>45607</v>
       </c>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B3" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3"/>
     </row>
     <row r="4" spans="2:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C4" s="31">
         <v>45572</v>
       </c>
-      <c r="D4" s="235" t="s">
+      <c r="D4" s="241" t="s">
         <v>127</v>
       </c>
-      <c r="E4" s="235"/>
-[...2 lines deleted...]
-      <c r="H4" s="235"/>
+      <c r="E4" s="241"/>
+      <c r="F4" s="241"/>
+      <c r="G4" s="241"/>
+      <c r="H4" s="241"/>
     </row>
     <row r="5" spans="2:8" ht="43.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C5" s="31">
         <v>45572</v>
       </c>
-      <c r="D5" s="235" t="s">
+      <c r="D5" s="241" t="s">
         <v>128</v>
       </c>
-      <c r="E5" s="235"/>
-[...2 lines deleted...]
-      <c r="H5" s="235"/>
+      <c r="E5" s="241"/>
+      <c r="F5" s="241"/>
+      <c r="G5" s="241"/>
+      <c r="H5" s="241"/>
     </row>
     <row r="6" spans="2:8" ht="132" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C6" s="31">
         <v>45607</v>
       </c>
-      <c r="D6" s="235" t="s">
+      <c r="D6" s="241" t="s">
         <v>129</v>
       </c>
-      <c r="E6" s="235"/>
-[...2 lines deleted...]
-      <c r="H6" s="235"/>
+      <c r="E6" s="241"/>
+      <c r="F6" s="241"/>
+      <c r="G6" s="241"/>
+      <c r="H6" s="241"/>
     </row>
     <row r="7" spans="2:8" s="6" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="236" t="s">
+      <c r="B7" s="242" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="236"/>
+      <c r="C7" s="242"/>
       <c r="D7" s="32" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="32" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="32" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="33" t="s">
         <v>14</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B8" s="34">
         <v>45387</v>
       </c>
       <c r="C8" s="35"/>
       <c r="D8" s="36" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="37" t="s">
@@ -14105,194 +14044,194 @@
     <row r="138" spans="2:9" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B138" s="70"/>
       <c r="C138" s="71"/>
       <c r="D138" s="72"/>
       <c r="E138" s="73"/>
       <c r="F138" s="73"/>
       <c r="G138" s="74"/>
       <c r="H138" s="75"/>
       <c r="I138"/>
     </row>
     <row r="139" spans="2:9" ht="27" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B139" s="70" t="s">
         <v>126</v>
       </c>
       <c r="C139" s="71"/>
       <c r="D139" s="76"/>
       <c r="G139" s="77"/>
       <c r="H139" s="78"/>
       <c r="I139"/>
     </row>
     <row r="140" spans="2:9" ht="56.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B140" s="79"/>
       <c r="C140" s="24">
         <v>45386</v>
       </c>
-      <c r="D140" s="231" t="s">
+      <c r="D140" s="237" t="s">
         <v>205</v>
       </c>
-      <c r="E140" s="231"/>
-[...2 lines deleted...]
-      <c r="H140" s="231"/>
+      <c r="E140" s="237"/>
+      <c r="F140" s="237"/>
+      <c r="G140" s="237"/>
+      <c r="H140" s="237"/>
     </row>
     <row r="141" spans="2:9" ht="60.6" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B141" s="79"/>
       <c r="C141" s="24">
         <v>45400</v>
       </c>
-      <c r="D141" s="233" t="s">
+      <c r="D141" s="239" t="s">
         <v>206</v>
       </c>
-      <c r="E141" s="234"/>
-[...2 lines deleted...]
-      <c r="H141" s="234"/>
+      <c r="E141" s="240"/>
+      <c r="F141" s="240"/>
+      <c r="G141" s="240"/>
+      <c r="H141" s="240"/>
     </row>
     <row r="142" spans="2:9" ht="69" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B142" s="79"/>
       <c r="C142" s="24">
         <v>45443</v>
       </c>
-      <c r="D142" s="233" t="s">
+      <c r="D142" s="239" t="s">
         <v>207</v>
       </c>
-      <c r="E142" s="234"/>
-[...2 lines deleted...]
-      <c r="H142" s="234"/>
+      <c r="E142" s="240"/>
+      <c r="F142" s="240"/>
+      <c r="G142" s="240"/>
+      <c r="H142" s="240"/>
     </row>
     <row r="143" spans="2:9" ht="19.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B143" s="79"/>
       <c r="C143" s="24">
         <v>45447</v>
       </c>
-      <c r="D143" s="233" t="s">
+      <c r="D143" s="239" t="s">
         <v>208</v>
       </c>
-      <c r="E143" s="234"/>
-[...2 lines deleted...]
-      <c r="H143" s="234"/>
+      <c r="E143" s="240"/>
+      <c r="F143" s="240"/>
+      <c r="G143" s="240"/>
+      <c r="H143" s="240"/>
     </row>
     <row r="144" spans="2:9" ht="70.95" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B144" s="79"/>
       <c r="C144" s="24">
         <v>45461</v>
       </c>
-      <c r="D144" s="233" t="s">
+      <c r="D144" s="239" t="s">
         <v>209</v>
       </c>
-      <c r="E144" s="234"/>
-[...2 lines deleted...]
-      <c r="H144" s="234"/>
+      <c r="E144" s="240"/>
+      <c r="F144" s="240"/>
+      <c r="G144" s="240"/>
+      <c r="H144" s="240"/>
     </row>
     <row r="145" spans="2:8" ht="54" customHeight="1" x14ac:dyDescent="0.45">
       <c r="B145" s="79"/>
       <c r="C145" s="24">
         <v>45463</v>
       </c>
-      <c r="D145" s="233" t="s">
+      <c r="D145" s="239" t="s">
         <v>210</v>
       </c>
-      <c r="E145" s="234"/>
-[...2 lines deleted...]
-      <c r="H145" s="234"/>
+      <c r="E145" s="240"/>
+      <c r="F145" s="240"/>
+      <c r="G145" s="240"/>
+      <c r="H145" s="240"/>
     </row>
     <row r="146" spans="2:8" ht="23.4" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C146" s="80">
         <v>45468</v>
       </c>
-      <c r="D146" s="231" t="s">
+      <c r="D146" s="237" t="s">
         <v>211</v>
       </c>
-      <c r="E146" s="232"/>
-[...2 lines deleted...]
-      <c r="H146" s="232"/>
+      <c r="E146" s="238"/>
+      <c r="F146" s="238"/>
+      <c r="G146" s="238"/>
+      <c r="H146" s="238"/>
     </row>
     <row r="147" spans="2:8" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C147" s="31">
         <v>45477</v>
       </c>
-      <c r="D147" s="237" t="s">
+      <c r="D147" s="243" t="s">
         <v>212</v>
       </c>
-      <c r="E147" s="237"/>
-[...2 lines deleted...]
-      <c r="H147" s="237"/>
+      <c r="E147" s="243"/>
+      <c r="F147" s="243"/>
+      <c r="G147" s="243"/>
+      <c r="H147" s="243"/>
     </row>
     <row r="148" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C148" s="31">
         <v>45502</v>
       </c>
-      <c r="D148" s="235" t="s">
+      <c r="D148" s="241" t="s">
         <v>213</v>
       </c>
-      <c r="E148" s="235"/>
-[...2 lines deleted...]
-      <c r="H148" s="235"/>
+      <c r="E148" s="241"/>
+      <c r="F148" s="241"/>
+      <c r="G148" s="241"/>
+      <c r="H148" s="241"/>
     </row>
     <row r="149" spans="2:8" ht="39" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C149" s="31">
         <v>45537</v>
       </c>
-      <c r="D149" s="237" t="s">
+      <c r="D149" s="243" t="s">
         <v>214</v>
       </c>
-      <c r="E149" s="237"/>
-[...2 lines deleted...]
-      <c r="H149" s="237"/>
+      <c r="E149" s="243"/>
+      <c r="F149" s="243"/>
+      <c r="G149" s="243"/>
+      <c r="H149" s="243"/>
     </row>
     <row r="150" spans="2:8" ht="55.2" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C150" s="31">
         <v>45537</v>
       </c>
-      <c r="D150" s="235" t="s">
+      <c r="D150" s="241" t="s">
         <v>215</v>
       </c>
-      <c r="E150" s="235"/>
-[...2 lines deleted...]
-      <c r="H150" s="235"/>
+      <c r="E150" s="241"/>
+      <c r="F150" s="241"/>
+      <c r="G150" s="241"/>
+      <c r="H150" s="241"/>
     </row>
     <row r="151" spans="2:8" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
       <c r="C151" s="31">
         <v>45559</v>
       </c>
-      <c r="D151" s="235" t="s">
+      <c r="D151" s="241" t="s">
         <v>216</v>
       </c>
-      <c r="E151" s="235"/>
-[...2 lines deleted...]
-      <c r="H151" s="235"/>
+      <c r="E151" s="241"/>
+      <c r="F151" s="241"/>
+      <c r="G151" s="241"/>
+      <c r="H151" s="241"/>
     </row>
   </sheetData>
   <autoFilter ref="B7:H137" xr:uid="{00000000-0009-0000-0000-000001000000}">
     <filterColumn colId="0" showButton="0"/>
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B9:H139">
       <sortCondition ref="B9:B139"/>
     </sortState>
   </autoFilter>
   <mergeCells count="16">
     <mergeCell ref="D148:H148"/>
     <mergeCell ref="D149:H149"/>
     <mergeCell ref="D150:H150"/>
     <mergeCell ref="D151:H151"/>
     <mergeCell ref="D147:H147"/>
     <mergeCell ref="D4:H4"/>
     <mergeCell ref="D5:H5"/>
     <mergeCell ref="D6:H6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D140:H140"/>
     <mergeCell ref="D146:H146"/>
     <mergeCell ref="D141:H141"/>
     <mergeCell ref="D142:H142"/>
     <mergeCell ref="D143:H143"/>
     <mergeCell ref="D144:H144"/>
     <mergeCell ref="D145:H145"/>
@@ -14474,120 +14413,120 @@
     <col min="5" max="5" width="16" style="4" customWidth="1"/>
     <col min="6" max="6" width="14.69921875" style="4" customWidth="1"/>
     <col min="7" max="7" width="80.69921875" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" style="4" customWidth="1"/>
     <col min="9" max="16384" width="8" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.45">
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>45317</v>
       </c>
     </row>
     <row r="3" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="3"/>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.45">
-      <c r="B4" s="238" t="s">
+      <c r="B4" s="244" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="21">
         <v>45317</v>
       </c>
       <c r="D4" s="22" t="s">
         <v>217</v>
       </c>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="22"/>
       <c r="H4" s="23"/>
     </row>
     <row r="5" spans="2:8" x14ac:dyDescent="0.45">
-      <c r="B5" s="238"/>
+      <c r="B5" s="244"/>
       <c r="C5" s="3">
         <v>45258</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="47.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B6" s="238"/>
+      <c r="B6" s="244"/>
       <c r="C6" s="24">
         <v>45251</v>
       </c>
-      <c r="D6" s="233" t="s">
+      <c r="D6" s="239" t="s">
         <v>219</v>
       </c>
-      <c r="E6" s="234"/>
-[...2 lines deleted...]
-      <c r="H6" s="234"/>
+      <c r="E6" s="240"/>
+      <c r="F6" s="240"/>
+      <c r="G6" s="240"/>
+      <c r="H6" s="240"/>
     </row>
     <row r="7" spans="2:8" ht="129" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="B7" s="238"/>
+      <c r="B7" s="244"/>
       <c r="C7" s="24">
         <v>45196</v>
       </c>
-      <c r="D7" s="233" t="s">
+      <c r="D7" s="239" t="s">
         <v>220</v>
       </c>
-      <c r="E7" s="234"/>
-[...2 lines deleted...]
-      <c r="H7" s="234"/>
+      <c r="E7" s="240"/>
+      <c r="F7" s="240"/>
+      <c r="G7" s="240"/>
+      <c r="H7" s="240"/>
     </row>
     <row r="8" spans="2:8" x14ac:dyDescent="0.45">
-      <c r="B8" s="239"/>
+      <c r="B8" s="245"/>
       <c r="C8" s="24">
         <v>45183</v>
       </c>
-      <c r="D8" s="234" t="s">
+      <c r="D8" s="240" t="s">
         <v>221</v>
       </c>
-      <c r="E8" s="234"/>
-[...2 lines deleted...]
-      <c r="H8" s="234"/>
+      <c r="E8" s="240"/>
+      <c r="F8" s="240"/>
+      <c r="G8" s="240"/>
+      <c r="H8" s="240"/>
     </row>
     <row r="9" spans="2:8" ht="18" thickBot="1" x14ac:dyDescent="0.5">
       <c r="C9" s="3"/>
     </row>
     <row r="10" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.45">
-      <c r="B10" s="240" t="s">
+      <c r="B10" s="246" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="240"/>
+      <c r="C10" s="246"/>
       <c r="D10" s="5" t="s">
         <v>222</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B11" s="7">
         <v>45034</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E11" s="10" t="s">
@@ -16713,54 +16652,54 @@
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="17.399999999999999" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="3.19921875" style="2" customWidth="1"/>
     <col min="2" max="2" width="19.19921875" style="2" customWidth="1"/>
     <col min="3" max="4" width="13.8984375" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.09765625" style="4" customWidth="1"/>
     <col min="6" max="6" width="16.8984375" style="4" customWidth="1"/>
     <col min="7" max="7" width="77.3984375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.59765625" style="4" customWidth="1"/>
     <col min="9" max="16384" width="8" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" x14ac:dyDescent="0.45">
       <c r="C1" s="3"/>
     </row>
     <row r="2" spans="2:8" ht="18" thickBot="1" x14ac:dyDescent="0.5">
       <c r="B2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3">
         <v>44970</v>
       </c>
     </row>
     <row r="3" spans="2:8" s="6" customFormat="1" x14ac:dyDescent="0.45">
-      <c r="B3" s="240" t="s">
+      <c r="B3" s="246" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="240"/>
+      <c r="C3" s="246"/>
       <c r="D3" s="5" t="s">
         <v>222</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="2:8" x14ac:dyDescent="0.45">
       <c r="B4" s="7">
         <v>44656</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="10" t="s">
@@ -18825,84 +18764,84 @@
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="B2:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="2" max="2" width="9.59765625" customWidth="1"/>
     <col min="4" max="4" width="5.8984375" customWidth="1"/>
     <col min="5" max="5" width="6.19921875" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:6" x14ac:dyDescent="0.45">
       <c r="B2" s="1">
         <f ca="1">TODAY()</f>
-        <v>46045</v>
+        <v>46126</v>
       </c>
     </row>
     <row r="3" spans="2:6" x14ac:dyDescent="0.45">
       <c r="B3" t="s">
         <v>314</v>
       </c>
       <c r="C3">
         <f ca="1">YEAR(B2)</f>
         <v>2026</v>
       </c>
       <c r="D3">
         <f ca="1">MONTH(B2)</f>
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="2:6" x14ac:dyDescent="0.45">
       <c r="B4" t="s">
         <v>315</v>
       </c>
       <c r="C4">
         <f ca="1">IF(D3&lt;4,C3+1,C3)</f>
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="D4">
         <f ca="1">D3+4</f>
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E4">
         <v>1</v>
       </c>
       <c r="F4" s="1">
         <f ca="1">(C4&amp;"/"&amp;D4&amp;"/"&amp;E4)+0</f>
-        <v>46508</v>
+        <v>46235</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD01D91C-A28A-4897-9A5D-601FA4124608}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M21" sqref="L21:M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>